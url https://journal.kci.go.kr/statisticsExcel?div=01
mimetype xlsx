--- v0 (2026-05-26)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Number of distribution websites" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1358" uniqueCount="896">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1361" uniqueCount="898">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Journal Title</t>
   </si>
   <si>
     <t>Journal Foreign Title</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>KCI Registration</t>
   </si>
   <si>
     <t>Foreign Citation Index Status</t>
   </si>
   <si>
     <t>Publisher Division</t>
   </si>
   <si>
     <t>University</t>
   </si>
   <si>
@@ -992,50 +992,53 @@
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>한국도서관·정보학회지</t>
   </si>
   <si>
     <t>Journal of Korean Library and Information Science Society</t>
   </si>
   <si>
     <t>https://journal.kci.go.kr/liss</t>
   </si>
   <si>
     <t>한국도서관·정보학회</t>
   </si>
   <si>
     <t>Korean Library And Information Science Society</t>
   </si>
   <si>
     <t>Interdisciplinary Studies &gt; Library and Information Science</t>
   </si>
   <si>
     <t>2466-2542</t>
   </si>
   <si>
+    <t>3140-2291</t>
+  </si>
+  <si>
     <t>1999</t>
   </si>
   <si>
     <t>국문학연구</t>
   </si>
   <si>
     <t>Journal of Korean Literature</t>
   </si>
   <si>
     <t>https://journal.kci.go.kr/kukmun</t>
   </si>
   <si>
     <t>국문학회</t>
   </si>
   <si>
     <t>The Society Of Korean Literature</t>
   </si>
   <si>
     <t>1598-2076</t>
   </si>
   <si>
     <t>한방비만학회지</t>
   </si>
   <si>
     <t>Journal of Korean Medicine for Obesity Research</t>
@@ -2136,50 +2139,53 @@
     <t>Engineering &gt; Fiber Engineering &gt; Dyeing Engineering</t>
   </si>
   <si>
     <t>1229-0033</t>
   </si>
   <si>
     <t>2234-036X</t>
   </si>
   <si>
     <t>미학예술학연구</t>
   </si>
   <si>
     <t>The Journal of Aesthetics and Science of Art</t>
   </si>
   <si>
     <t>https://journal.kci.go.kr/ksasa</t>
   </si>
   <si>
     <t>한국미학예술학회</t>
   </si>
   <si>
     <t>Arts and Kinesiology &gt; Other Arts and Kinesiology</t>
   </si>
   <si>
     <t>1229-0246</t>
+  </si>
+  <si>
+    <t>3140-4294</t>
   </si>
   <si>
     <t>중국문화연구</t>
   </si>
   <si>
     <t xml:space="preserve">The Journal of Chinese Cultural Studies </t>
   </si>
   <si>
     <t>https://journal.kci.go.kr/cccs</t>
   </si>
   <si>
     <t>중국문화연구학회</t>
   </si>
   <si>
     <t>The Society For Chinese Cultural Studies</t>
   </si>
   <si>
     <t>Humanities &gt; Chinese Language and Literature &gt; Chinese Literature &gt; Chinese Culture</t>
   </si>
   <si>
     <t>1598-8503</t>
   </si>
   <si>
     <t>2714-0067</t>
   </si>
@@ -3638,51 +3644,53 @@
       <c r="E16" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H16" t="s" s="3">
         <v>147</v>
       </c>
       <c r="I16" t="s" s="3">
         <v>148</v>
       </c>
       <c r="J16" t="s" s="3">
         <v>149</v>
       </c>
       <c r="K16" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L16" t="s" s="3">
         <v>150</v>
       </c>
       <c r="M16" t="s" s="6">
         <v>151</v>
       </c>
-      <c r="N16" s="6"/>
+      <c r="N16" t="s" s="6">
+        <v>151</v>
+      </c>
       <c r="O16" t="s" s="6">
         <v>152</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n" s="4">
         <v>16.0</v>
       </c>
       <c r="B17" t="s" s="3">
         <v>153</v>
       </c>
       <c r="C17" t="s" s="3">
         <v>154</v>
       </c>
       <c r="D17" t="s" s="8">
         <v>155</v>
       </c>
       <c r="E17" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H17" s="3"/>
@@ -4535,3363 +4543,3367 @@
         <v>321</v>
       </c>
       <c r="E37" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H37" s="3"/>
       <c r="I37" t="s" s="3">
         <v>322</v>
       </c>
       <c r="J37" t="s" s="3">
         <v>323</v>
       </c>
       <c r="K37" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L37" t="s" s="3">
         <v>324</v>
       </c>
       <c r="M37" t="s" s="6">
         <v>325</v>
       </c>
-      <c r="N37" s="6"/>
+      <c r="N37" t="s" s="6">
+        <v>326</v>
+      </c>
       <c r="O37" t="s" s="6">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n" s="4">
         <v>37.0</v>
       </c>
       <c r="B38" t="s" s="3">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C38" t="s" s="3">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D38" t="s" s="8">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E38" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H38" s="3"/>
       <c r="I38" t="s" s="3">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="J38" t="s" s="3">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="K38" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L38" t="s" s="3">
         <v>308</v>
       </c>
       <c r="M38" t="s" s="6">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="N38" s="6"/>
       <c r="O38" t="s" s="6">
         <v>210</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n" s="4">
         <v>38.0</v>
       </c>
       <c r="B39" t="s" s="3">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C39" t="s" s="3">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D39" t="s" s="8">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E39" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H39" s="3"/>
       <c r="I39" t="s" s="3">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J39" t="s" s="3">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="K39" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L39" t="s" s="3">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="M39" t="s" s="6">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="N39" t="s" s="6">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="O39" t="s" s="6">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n" s="4">
         <v>39.0</v>
       </c>
       <c r="B40" t="s" s="3">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C40" t="s" s="3">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D40" t="s" s="8">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E40" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H40" s="3"/>
       <c r="I40" t="s" s="3">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="J40" t="s" s="3">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="K40" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L40" t="s" s="3">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="M40" t="s" s="6">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="N40" s="6"/>
       <c r="O40" t="s" s="6">
         <v>237</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n" s="4">
         <v>40.0</v>
       </c>
       <c r="B41" t="s" s="3">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C41" t="s" s="3">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D41" t="s" s="8">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E41" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H41" s="3"/>
       <c r="I41" t="s" s="3">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="J41" t="s" s="3">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="K41" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L41" t="s" s="3">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M41" t="s" s="6">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="N41" t="s" s="6">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="O41" t="s" s="6">
         <v>229</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n" s="4">
         <v>41.0</v>
       </c>
       <c r="B42" t="s" s="3">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C42" t="s" s="3">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D42" t="s" s="8">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E42" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H42" s="3"/>
       <c r="I42" t="s" s="3">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="J42" t="s" s="3">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="K42" t="s" s="6">
         <v>216</v>
       </c>
       <c r="L42" t="s" s="3">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M42" t="s" s="6">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="N42" t="s" s="6">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="O42" t="s" s="6">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n" s="4">
         <v>42.0</v>
       </c>
       <c r="B43" t="s" s="3">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C43" t="s" s="3">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D43" t="s" s="8">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E43" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H43" s="3"/>
       <c r="I43" t="s" s="3">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="J43" t="s" s="3">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="K43" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L43" t="s" s="3">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M43" t="s" s="6">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="N43" t="s" s="6">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="O43" t="s" s="6">
         <v>82</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n" s="4">
         <v>43.0</v>
       </c>
       <c r="B44" t="s" s="3">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C44" t="s" s="3">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D44" t="s" s="8">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E44" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H44" s="3"/>
       <c r="I44" t="s" s="3">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J44" s="3"/>
       <c r="K44" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L44" t="s" s="3">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M44" t="s" s="6">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="N44" s="6"/>
       <c r="O44" t="s" s="6">
         <v>219</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n" s="4">
         <v>44.0</v>
       </c>
       <c r="B45" t="s" s="3">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C45" t="s" s="3">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D45" t="s" s="8">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E45" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H45" s="3"/>
       <c r="I45" t="s" s="3">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="J45" t="s" s="3">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="K45" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L45" t="s" s="3">
         <v>124</v>
       </c>
       <c r="M45" t="s" s="6">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="N45" s="6"/>
       <c r="O45" t="s" s="6">
         <v>82</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n" s="4">
         <v>45.0</v>
       </c>
       <c r="B46" t="s" s="3">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C46" t="s" s="3">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D46" t="s" s="8">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E46" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H46" t="s" s="3">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="I46" t="s" s="3">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="J46" t="s" s="3">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="K46" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L46" t="s" s="3">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M46" t="s" s="6">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="N46" t="s" s="6">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="O46" t="s" s="6">
         <v>237</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n" s="4">
         <v>46.0</v>
       </c>
       <c r="B47" t="s" s="3">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C47" t="s" s="3">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D47" t="s" s="8">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E47" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H47" s="3"/>
       <c r="I47" t="s" s="3">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="J47" s="3"/>
       <c r="K47" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L47" t="s" s="3">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="M47" t="s" s="6">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="N47" s="6"/>
       <c r="O47" t="s" s="6">
         <v>219</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n" s="4">
         <v>47.0</v>
       </c>
       <c r="B48" t="s" s="3">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" t="s" s="8">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E48" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H48" s="3"/>
       <c r="I48" t="s" s="3">
         <v>64</v>
       </c>
       <c r="J48" t="s" s="3">
         <v>65</v>
       </c>
       <c r="K48" t="s" s="6">
         <v>66</v>
       </c>
       <c r="L48" t="s" s="3">
         <v>67</v>
       </c>
       <c r="M48" t="s" s="6">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N48" t="s" s="6">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="O48" t="s" s="6">
         <v>45</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n" s="4">
         <v>48.0</v>
       </c>
       <c r="B49" t="s" s="3">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C49" t="s" s="3">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D49" t="s" s="8">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E49" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H49" s="3"/>
       <c r="I49" t="s" s="3">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="J49" t="s" s="3">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="K49" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L49" t="s" s="3">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="M49" t="s" s="6">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="N49" t="s" s="6">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="O49" t="s" s="6">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n" s="4">
         <v>49.0</v>
       </c>
       <c r="B50" t="s" s="3">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C50" t="s" s="3">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D50" t="s" s="8">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E50" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H50" s="3"/>
       <c r="I50" t="s" s="3">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="J50" t="s" s="3">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="K50" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L50" t="s" s="3">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="M50" t="s" s="6">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="N50" t="s" s="6">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="O50" t="s" s="6">
         <v>152</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n" s="4">
         <v>50.0</v>
       </c>
       <c r="B51" t="s" s="3">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C51" t="s" s="3">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D51" t="s" s="8">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E51" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H51" t="s" s="3">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="I51" t="s" s="3">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="J51" t="s" s="3">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="K51" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L51" t="s" s="3">
         <v>99</v>
       </c>
       <c r="M51" t="s" s="6">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="N51" t="s" s="6">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="O51" t="s" s="6">
         <v>35</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n" s="4">
         <v>51.0</v>
       </c>
       <c r="B52" t="s" s="3">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C52" t="s" s="3">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D52" t="s" s="8">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E52" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H52" t="s" s="3">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="I52" t="s" s="3">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="J52" t="s" s="3">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="K52" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L52" t="s" s="3">
         <v>99</v>
       </c>
       <c r="M52" t="s" s="6">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="N52" t="s" s="6">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="O52" t="s" s="6">
         <v>127</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n" s="4">
         <v>52.0</v>
       </c>
       <c r="B53" t="s" s="3">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C53" t="s" s="3">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D53" t="s" s="8">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E53" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H53" s="3"/>
       <c r="I53" t="s" s="3">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="J53" t="s" s="3">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="K53" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L53" t="s" s="3">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M53" t="s" s="6">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="N53" t="s" s="6">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O53" t="s" s="6">
         <v>229</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n" s="4">
         <v>53.0</v>
       </c>
       <c r="B54" t="s" s="3">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C54" t="s" s="3">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D54" t="s" s="8">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E54" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H54" s="3"/>
       <c r="I54" t="s" s="3">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="J54" t="s" s="3">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="K54" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L54" t="s" s="3">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="M54" t="s" s="6">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="N54" t="s" s="6">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="O54" t="s" s="6">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n" s="4">
         <v>54.0</v>
       </c>
       <c r="B55" t="s" s="3">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C55" t="s" s="3">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D55" t="s" s="8">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E55" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H55" s="3"/>
       <c r="I55" t="s" s="3">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="J55" t="s" s="3">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="K55" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L55" t="s" s="3">
         <v>124</v>
       </c>
       <c r="M55" t="s" s="6">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="N55" s="6"/>
       <c r="O55" t="s" s="6">
         <v>35</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n" s="4">
         <v>55.0</v>
       </c>
       <c r="B56" t="s" s="3">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C56" t="s" s="3">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D56" t="s" s="8">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E56" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H56" s="3"/>
       <c r="I56" t="s" s="3">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="J56" t="s" s="3">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="K56" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L56" t="s" s="3">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="M56" t="s" s="6">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="N56" t="s" s="6">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="O56" t="s" s="6">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n" s="4">
         <v>56.0</v>
       </c>
       <c r="B57" t="s" s="3">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C57" t="s" s="3">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D57" t="s" s="8">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E57" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H57" s="3"/>
       <c r="I57" t="s" s="3">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="J57" t="s" s="3">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="K57" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L57" t="s" s="3">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M57" t="s" s="6">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="N57" t="s" s="6">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="O57" t="s" s="6">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n" s="4">
         <v>57.0</v>
       </c>
       <c r="B58" t="s" s="3">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C58" t="s" s="3">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D58" t="s" s="8">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E58" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H58" s="3"/>
       <c r="I58" t="s" s="3">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="J58" t="s" s="3">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K58" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L58" t="s" s="3">
         <v>324</v>
       </c>
       <c r="M58" t="s" s="6">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="N58" t="s" s="6">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="O58" t="s" s="6">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n" s="4">
         <v>58.0</v>
       </c>
       <c r="B59" t="s" s="3">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C59" t="s" s="3">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D59" t="s" s="8">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E59" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H59" s="3"/>
       <c r="I59" t="s" s="3">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="J59" t="s" s="3">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="K59" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L59" t="s" s="3">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M59" t="s" s="6">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="N59" s="6"/>
       <c r="O59" t="s" s="6">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n" s="4">
         <v>59.0</v>
       </c>
       <c r="B60" t="s" s="3">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C60" t="s" s="3">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="D60" t="s" s="8">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E60" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H60" s="3"/>
       <c r="I60" t="s" s="3">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="J60" t="s" s="3">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="K60" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L60" t="s" s="3">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="M60" t="s" s="6">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="N60" t="s" s="6">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="O60" t="s" s="6">
         <v>237</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n" s="4">
         <v>60.0</v>
       </c>
       <c r="B61" t="s" s="3">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C61" t="s" s="3">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D61" t="s" s="8">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E61" t="s" s="6">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H61" s="3"/>
       <c r="I61" t="s" s="3">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="J61" s="3"/>
       <c r="K61" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L61" t="s" s="3">
         <v>324</v>
       </c>
       <c r="M61" t="s" s="6">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="N61" t="s" s="6">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="O61" t="s" s="6">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n" s="4">
         <v>61.0</v>
       </c>
       <c r="B62" t="s" s="3">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C62" t="s" s="3">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D62" t="s" s="8">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E62" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H62" s="3"/>
       <c r="I62" t="s" s="3">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="J62" t="s" s="3">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="K62" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L62" t="s" s="3">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="M62" s="6"/>
       <c r="N62" t="s" s="6">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="O62" t="s" s="6">
         <v>311</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n" s="4">
         <v>62.0</v>
       </c>
       <c r="B63" t="s" s="3">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C63" t="s" s="3">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D63" t="s" s="8">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E63" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H63" s="3"/>
       <c r="I63" t="s" s="3">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="J63" t="s" s="3">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="K63" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L63" t="s" s="3">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="M63" t="s" s="6">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="N63" t="s" s="6">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="O63" t="s" s="6">
         <v>302</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n" s="4">
         <v>63.0</v>
       </c>
       <c r="B64" t="s" s="3">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C64" t="s" s="3">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D64" t="s" s="8">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E64" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H64" s="3"/>
       <c r="I64" t="s" s="3">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="J64" t="s" s="3">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="K64" t="s" s="6">
         <v>66</v>
       </c>
       <c r="L64" t="s" s="3">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="M64" t="s" s="6">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="N64" t="s" s="6">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="O64" t="s" s="6">
         <v>192</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n" s="4">
         <v>64.0</v>
       </c>
       <c r="B65" t="s" s="3">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C65" t="s" s="3">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D65" t="s" s="8">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E65" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H65" s="3"/>
       <c r="I65" t="s" s="3">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="J65" t="s" s="3">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="K65" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L65" t="s" s="3">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="M65" t="s" s="6">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N65" s="6"/>
       <c r="O65" t="s" s="6">
         <v>35</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n" s="4">
         <v>65.0</v>
       </c>
       <c r="B66" t="s" s="3">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C66" t="s" s="3">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D66" t="s" s="8">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E66" t="s" s="6">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H66" s="3"/>
       <c r="I66" t="s" s="3">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="J66" t="s" s="3">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="K66" t="s" s="6">
         <v>216</v>
       </c>
       <c r="L66" t="s" s="3">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="M66" t="s" s="6">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="N66" t="s" s="6">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="O66" t="s" s="6">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n" s="4">
         <v>66.0</v>
       </c>
       <c r="B67" t="s" s="3">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C67" t="s" s="3">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D67" t="s" s="8">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E67" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" t="s" s="6">
         <v>205</v>
       </c>
       <c r="H67" s="3"/>
       <c r="I67" t="s" s="3">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="J67" t="s" s="3">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="K67" t="s" s="6">
         <v>216</v>
       </c>
       <c r="L67" t="s" s="3">
         <v>124</v>
       </c>
       <c r="M67" t="s" s="6">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="N67" t="s" s="6">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="O67" t="s" s="6">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n" s="4">
         <v>67.0</v>
       </c>
       <c r="B68" t="s" s="3">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C68" t="s" s="3">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D68" t="s" s="8">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E68" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H68" s="3"/>
       <c r="I68" t="s" s="3">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="J68" t="s" s="3">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="K68" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L68" t="s" s="3">
         <v>42</v>
       </c>
       <c r="M68" t="s" s="6">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="N68" t="s" s="6">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="O68" t="s" s="6">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n" s="4">
         <v>68.0</v>
       </c>
       <c r="B69" t="s" s="3">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C69" t="s" s="3">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D69" t="s" s="8">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E69" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H69" s="3"/>
       <c r="I69" t="s" s="3">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="J69" t="s" s="3">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="K69" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L69" t="s" s="3">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="M69" t="s" s="6">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="N69" t="s" s="6">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="O69" t="s" s="6">
         <v>25</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n" s="4">
         <v>69.0</v>
       </c>
       <c r="B70" t="s" s="3">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C70" t="s" s="3">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D70" t="s" s="8">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E70" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F70" s="6"/>
       <c r="G70" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H70" s="3"/>
       <c r="I70" t="s" s="3">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="J70" t="s" s="3">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="K70" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L70" t="s" s="3">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="M70" t="s" s="6">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="N70" t="s" s="6">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="O70" t="s" s="6">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n" s="4">
         <v>70.0</v>
       </c>
       <c r="B71" t="s" s="3">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C71" t="s" s="3">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D71" t="s" s="8">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E71" t="s" s="6">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F71" s="6"/>
       <c r="G71" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H71" s="3"/>
       <c r="I71" t="s" s="3">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="J71" t="s" s="3">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="K71" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L71" t="s" s="3">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="M71" t="s" s="6">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="N71" t="s" s="6">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="O71" t="s" s="6">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n" s="4">
         <v>71.0</v>
       </c>
       <c r="B72" t="s" s="3">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C72" t="s" s="3">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D72" t="s" s="8">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E72" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H72" s="3"/>
       <c r="I72" t="s" s="3">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="J72" s="3"/>
       <c r="K72" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L72" t="s" s="3">
         <v>308</v>
       </c>
       <c r="M72" t="s" s="6">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="N72" s="6"/>
       <c r="O72" t="s" s="6">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n" s="4">
         <v>72.0</v>
       </c>
       <c r="B73" t="s" s="3">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C73" t="s" s="3">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D73" t="s" s="8">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E73" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H73" s="3"/>
       <c r="I73" t="s" s="3">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="J73" t="s" s="3">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="K73" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L73" t="s" s="3">
         <v>308</v>
       </c>
       <c r="M73" t="s" s="6">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="N73" t="s" s="6">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="O73" t="s" s="6">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n" s="4">
         <v>73.0</v>
       </c>
       <c r="B74" t="s" s="3">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C74" t="s" s="3">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D74" t="s" s="8">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E74" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H74" s="3"/>
       <c r="I74" t="s" s="3">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="J74" t="s" s="3">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="K74" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L74" t="s" s="3">
         <v>308</v>
       </c>
       <c r="M74" t="s" s="6">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="N74" t="s" s="6">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="O74" t="s" s="6">
         <v>210</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n" s="4">
         <v>74.0</v>
       </c>
       <c r="B75" t="s" s="3">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C75" t="s" s="3">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D75" t="s" s="8">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E75" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H75" s="3"/>
       <c r="I75" t="s" s="3">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="J75" t="s" s="3">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="K75" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L75" t="s" s="3">
         <v>165</v>
       </c>
       <c r="M75" t="s" s="6">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="N75" t="s" s="6">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="O75" t="s" s="6">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n" s="4">
         <v>75.0</v>
       </c>
       <c r="B76" t="s" s="3">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C76" t="s" s="3">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D76" t="s" s="8">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E76" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H76" s="3"/>
       <c r="I76" t="s" s="3">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="J76" t="s" s="3">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="K76" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L76" t="s" s="3">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="M76" t="s" s="6">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="N76" s="6"/>
       <c r="O76" t="s" s="6">
         <v>272</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n" s="4">
         <v>76.0</v>
       </c>
       <c r="B77" t="s" s="3">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C77" t="s" s="3">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D77" t="s" s="8">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E77" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H77" s="3"/>
       <c r="I77" t="s" s="3">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="J77" t="s" s="3">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="K77" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L77" t="s" s="3">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="M77" t="s" s="6">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="N77" t="s" s="6">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="O77" t="s" s="6">
         <v>237</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n" s="4">
         <v>77.0</v>
       </c>
       <c r="B78" t="s" s="3">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C78" t="s" s="3">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D78" t="s" s="8">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E78" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H78" s="3"/>
       <c r="I78" t="s" s="3">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="J78" t="s" s="3">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="K78" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L78" t="s" s="3">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="M78" t="s" s="6">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="N78" s="6"/>
       <c r="O78" t="s" s="6">
         <v>25</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n" s="4">
         <v>78.0</v>
       </c>
       <c r="B79" t="s" s="3">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C79" t="s" s="3">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D79" t="s" s="8">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E79" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H79" s="3"/>
       <c r="I79" t="s" s="3">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="J79" t="s" s="3">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="K79" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L79" t="s" s="3">
         <v>89</v>
       </c>
       <c r="M79" t="s" s="6">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="N79" s="6"/>
       <c r="O79" t="s" s="6">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n" s="4">
         <v>79.0</v>
       </c>
       <c r="B80" t="s" s="3">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C80" t="s" s="3">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D80" t="s" s="8">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="E80" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H80" s="3"/>
       <c r="I80" t="s" s="3">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="J80" t="s" s="3">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="K80" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L80" t="s" s="3">
         <v>208</v>
       </c>
       <c r="M80" t="s" s="6">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="N80" t="s" s="6">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="O80" t="s" s="6">
         <v>175</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n" s="4">
         <v>80.0</v>
       </c>
       <c r="B81" t="s" s="3">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C81" t="s" s="3">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D81" t="s" s="8">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="E81" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H81" s="3"/>
       <c r="I81" t="s" s="3">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="J81" t="s" s="3">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="K81" t="s" s="6">
         <v>31</v>
       </c>
       <c r="L81" t="s" s="3">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="M81" t="s" s="6">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="N81" t="s" s="6">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="O81" t="s" s="6">
         <v>35</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n" s="4">
         <v>81.0</v>
       </c>
       <c r="B82" t="s" s="3">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C82" t="s" s="3">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D82" t="s" s="8">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="E82" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H82" t="s" s="3">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="I82" t="s" s="3">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="J82" t="s" s="3">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="K82" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L82" t="s" s="3">
         <v>133</v>
       </c>
       <c r="M82" t="s" s="6">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="N82" t="s" s="6">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="O82" t="s" s="6">
         <v>263</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n" s="4">
         <v>82.0</v>
       </c>
       <c r="B83" t="s" s="3">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C83" t="s" s="3">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D83" t="s" s="8">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="E83" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H83" t="s" s="3">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="I83" t="s" s="3">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="J83" t="s" s="3">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="K83" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L83" t="s" s="3">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="M83" t="s" s="6">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="N83" t="s" s="6">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="O83" t="s" s="6">
         <v>53</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n" s="4">
         <v>83.0</v>
       </c>
       <c r="B84" t="s" s="3">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C84" t="s" s="3">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D84" t="s" s="8">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="E84" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H84" s="3"/>
       <c r="I84" t="s" s="3">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="J84" t="s" s="3">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="K84" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L84" t="s" s="3">
         <v>89</v>
       </c>
       <c r="M84" t="s" s="6">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="N84" t="s" s="6">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="O84" t="s" s="6">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n" s="4">
         <v>84.0</v>
       </c>
       <c r="B85" t="s" s="3">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C85" t="s" s="3">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D85" t="s" s="8">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="E85" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H85" t="s" s="3">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="I85" t="s" s="3">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="J85" t="s" s="3">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="K85" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L85" t="s" s="3">
         <v>124</v>
       </c>
       <c r="M85" t="s" s="6">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="N85" t="s" s="6">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="O85" t="s" s="6">
         <v>82</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n" s="4">
         <v>85.0</v>
       </c>
       <c r="B86" t="s" s="3">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C86" t="s" s="3">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D86" t="s" s="8">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="E86" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F86" t="s" s="6">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="G86" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H86" t="s" s="3">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="I86" t="s" s="3">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="J86" t="s" s="3">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="K86" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L86" t="s" s="3">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="M86" t="s" s="6">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="N86" t="s" s="6">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="O86" t="s" s="6">
         <v>118</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n" s="4">
         <v>86.0</v>
       </c>
       <c r="B87" t="s" s="3">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C87" t="s" s="3">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D87" t="s" s="8">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="E87" t="s" s="6">
         <v>297</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H87" s="3"/>
       <c r="I87" t="s" s="3">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="J87" t="s" s="3">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="K87" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L87" t="s" s="3">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="M87" t="s" s="6">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="N87" t="s" s="6">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="O87" t="s" s="6">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n" s="4">
         <v>87.0</v>
       </c>
       <c r="B88" t="s" s="3">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C88" t="s" s="3">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D88" t="s" s="8">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="E88" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H88" s="3"/>
       <c r="I88" t="s" s="3">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="J88" s="3"/>
       <c r="K88" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L88" t="s" s="3">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="M88" t="s" s="6">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="N88" s="6"/>
+        <v>708</v>
+      </c>
+      <c r="N88" t="s" s="6">
+        <v>709</v>
+      </c>
       <c r="O88" t="s" s="6">
         <v>237</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n" s="4">
         <v>88.0</v>
       </c>
       <c r="B89" t="s" s="3">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C89" t="s" s="3">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="D89" t="s" s="8">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="E89" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H89" s="3"/>
       <c r="I89" t="s" s="3">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="J89" t="s" s="3">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="K89" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L89" t="s" s="3">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="M89" t="s" s="6">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="N89" t="s" s="6">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="O89" t="s" s="6">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n" s="4">
         <v>89.0</v>
       </c>
       <c r="B90" t="s" s="3">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C90" t="s" s="3">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D90" t="s" s="8">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="E90" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H90" s="3"/>
       <c r="I90" t="s" s="3">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="J90" t="s" s="3">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="K90" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L90" t="s" s="3">
         <v>99</v>
       </c>
       <c r="M90" t="s" s="6">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="N90" s="6"/>
       <c r="O90" t="s" s="6">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n" s="4">
         <v>90.0</v>
       </c>
       <c r="B91" t="s" s="3">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C91" t="s" s="3">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="D91" t="s" s="8">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="E91" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H91" s="3"/>
       <c r="I91" t="s" s="3">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="J91" t="s" s="3">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="K91" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L91" t="s" s="3">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="M91" t="s" s="6">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="N91" t="s" s="6">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="O91" t="s" s="6">
         <v>237</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n" s="4">
         <v>91.0</v>
       </c>
       <c r="B92" t="s" s="3">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="C92" t="s" s="3">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="D92" t="s" s="8">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="E92" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H92" t="s" s="3">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="I92" t="s" s="3">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="J92" t="s" s="3">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="K92" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L92" t="s" s="3">
         <v>165</v>
       </c>
       <c r="M92" t="s" s="6">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="N92" t="s" s="6">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="O92" t="s" s="6">
         <v>53</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n" s="4">
         <v>92.0</v>
       </c>
       <c r="B93" t="s" s="3">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C93" t="s" s="3">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D93" t="s" s="8">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="E93" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F93" s="6"/>
       <c r="G93" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H93" t="s" s="3">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="I93" t="s" s="3">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="J93" t="s" s="3">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="K93" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L93" t="s" s="3">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="M93" t="s" s="6">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="N93" s="6"/>
       <c r="O93" t="s" s="6">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n" s="4">
         <v>93.0</v>
       </c>
       <c r="B94" t="s" s="3">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C94" t="s" s="3">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="D94" t="s" s="8">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="E94" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H94" s="3"/>
       <c r="I94" t="s" s="3">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="J94" t="s" s="3">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="K94" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L94" t="s" s="3">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="M94" t="s" s="6">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="N94" t="s" s="6">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="O94" t="s" s="6">
         <v>70</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n" s="4">
         <v>94.0</v>
       </c>
       <c r="B95" t="s" s="3">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="C95" t="s" s="3">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="D95" t="s" s="8">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="E95" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F95" s="6"/>
       <c r="G95" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H95" s="3"/>
       <c r="I95" t="s" s="3">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="J95" t="s" s="3">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="K95" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L95" t="s" s="3">
         <v>173</v>
       </c>
       <c r="M95" t="s" s="6">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="N95" t="s" s="6">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="O95" t="s" s="6">
         <v>25</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n" s="4">
         <v>95.0</v>
       </c>
       <c r="B96" t="s" s="3">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C96" t="s" s="3">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="D96" t="s" s="8">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="E96" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H96" s="3"/>
       <c r="I96" t="s" s="3">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="J96" t="s" s="3">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="K96" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L96" t="s" s="3">
         <v>124</v>
       </c>
       <c r="M96" t="s" s="6">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="N96" t="s" s="6">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="O96" t="s" s="6">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n" s="4">
         <v>96.0</v>
       </c>
       <c r="B97" t="s" s="3">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="C97" t="s" s="3">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D97" t="s" s="8">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="E97" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F97" s="6"/>
       <c r="G97" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H97" s="3"/>
       <c r="I97" t="s" s="3">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="J97" t="s" s="3">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="K97" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L97" t="s" s="3">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="M97" t="s" s="6">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="N97" s="6"/>
       <c r="O97" t="s" s="6">
         <v>35</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n" s="4">
         <v>97.0</v>
       </c>
       <c r="B98" t="s" s="3">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C98" t="s" s="3">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="D98" t="s" s="8">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="E98" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F98" s="6"/>
       <c r="G98" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H98" s="3"/>
       <c r="I98" t="s" s="3">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="J98" t="s" s="3">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="K98" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L98" t="s" s="3">
         <v>324</v>
       </c>
       <c r="M98" t="s" s="6">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="N98" t="s" s="6">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="O98" t="s" s="6">
         <v>35</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n" s="4">
         <v>98.0</v>
       </c>
       <c r="B99" t="s" s="3">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="C99" t="s" s="3">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="D99" t="s" s="8">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="E99" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H99" s="3"/>
       <c r="I99" t="s" s="3">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="J99" t="s" s="3">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="K99" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L99" t="s" s="3">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="M99" t="s" s="6">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="N99" t="s" s="6">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="O99" t="s" s="6">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n" s="4">
         <v>99.0</v>
       </c>
       <c r="B100" t="s" s="3">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="C100" t="s" s="3">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="D100" t="s" s="8">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="E100" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H100" s="3"/>
       <c r="I100" t="s" s="3">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="J100" t="s" s="3">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="K100" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L100" t="s" s="3">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="M100" t="s" s="6">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="N100" t="s" s="6">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="O100" t="s" s="6">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n" s="4">
         <v>100.0</v>
       </c>
       <c r="B101" t="s" s="3">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C101" t="s" s="3">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="D101" t="s" s="8">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="E101" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H101" s="3"/>
       <c r="I101" t="s" s="3">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="J101" t="s" s="3">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="K101" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L101" t="s" s="3">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="M101" t="s" s="6">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="N101" t="s" s="6">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="O101" t="s" s="6">
         <v>311</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n" s="4">
         <v>101.0</v>
       </c>
       <c r="B102" t="s" s="3">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C102" t="s" s="3">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="D102" t="s" s="8">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E102" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H102" s="3"/>
       <c r="I102" t="s" s="3">
+        <v>809</v>
+      </c>
+      <c r="J102" t="s" s="3">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="K102" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L102" t="s" s="3">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="M102" t="s" s="6">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="N102" t="s" s="6">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="O102" t="s" s="6">
         <v>318</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n" s="4">
         <v>102.0</v>
       </c>
       <c r="B103" t="s" s="3">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="C103" t="s" s="3">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="D103" t="s" s="8">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="E103" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" t="s" s="6">
         <v>205</v>
       </c>
       <c r="H103" s="3"/>
       <c r="I103" t="s" s="3">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="J103" s="3"/>
       <c r="K103" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L103" s="3"/>
       <c r="M103" t="s" s="6">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N103" s="6"/>
       <c r="O103" t="s" s="6">
-        <v>816</v>
+        <v>818</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n" s="4">
         <v>103.0</v>
       </c>
       <c r="B104" t="s" s="3">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="C104" t="s" s="3">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="D104" t="s" s="8">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="E104" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F104" s="6"/>
       <c r="G104" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H104" s="3"/>
       <c r="I104" t="s" s="3">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="J104" t="s" s="3">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="K104" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L104" t="s" s="3">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="M104" t="s" s="6">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="N104" s="6"/>
       <c r="O104" t="s" s="6">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n" s="4">
         <v>104.0</v>
       </c>
       <c r="B105" t="s" s="3">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="C105" t="s" s="3">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="D105" t="s" s="8">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E105" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F105" s="6"/>
       <c r="G105" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H105" s="3"/>
       <c r="I105" t="s" s="3">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="J105" t="s" s="3">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="K105" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L105" t="s" s="3">
         <v>208</v>
       </c>
       <c r="M105" t="s" s="6">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="N105" s="6"/>
       <c r="O105" t="s" s="6">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n" s="4">
         <v>105.0</v>
       </c>
       <c r="B106" t="s" s="3">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="C106" t="s" s="3">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="D106" t="s" s="8">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E106" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F106" s="6"/>
       <c r="G106" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H106" s="3"/>
       <c r="I106" t="s" s="3">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="J106" t="s" s="3">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="K106" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L106" t="s" s="3">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="M106" t="s" s="6">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="N106" s="6"/>
       <c r="O106" t="s" s="6">
         <v>25</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n" s="4">
         <v>106.0</v>
       </c>
       <c r="B107" t="s" s="3">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="C107" t="s" s="3">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="D107" t="s" s="8">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E107" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H107" s="3"/>
       <c r="I107" t="s" s="3">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="J107" t="s" s="3">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="K107" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L107" t="s" s="3">
         <v>308</v>
       </c>
       <c r="M107" t="s" s="6">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="N107" s="6"/>
       <c r="O107" t="s" s="6">
         <v>25</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n" s="4">
         <v>107.0</v>
       </c>
       <c r="B108" t="s" s="3">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="C108" t="s" s="3">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="D108" t="s" s="8">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="E108" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F108" s="6"/>
       <c r="G108" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H108" t="s" s="3">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="I108" t="s" s="3">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="J108" t="s" s="3">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="K108" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L108" t="s" s="3">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="M108" t="s" s="6">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="N108" t="s" s="6">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="O108" t="s" s="6">
         <v>45</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n" s="4">
         <v>108.0</v>
       </c>
       <c r="B109" t="s" s="3">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="C109" s="3"/>
       <c r="D109" t="s" s="8">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E109" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F109" s="6"/>
       <c r="G109" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H109" t="s" s="3">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="I109" t="s" s="3">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="J109" t="s" s="3">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="K109" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L109" t="s" s="3">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="M109" t="s" s="6">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="N109" s="6"/>
       <c r="O109" t="s" s="6">
         <v>302</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n" s="4">
         <v>109.0</v>
       </c>
       <c r="B110" t="s" s="3">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="C110" s="3"/>
       <c r="D110" t="s" s="8">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="E110" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F110" s="6"/>
       <c r="G110" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H110" t="s" s="3">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="I110" t="s" s="3">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="J110" t="s" s="3">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="K110" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L110" t="s" s="3">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="M110" t="s" s="6">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="N110" t="s" s="6">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="O110" t="s" s="6">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n" s="4">
         <v>110.0</v>
       </c>
       <c r="B111" t="s" s="3">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="C111" s="3"/>
       <c r="D111" t="s" s="8">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="E111" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F111" s="6"/>
       <c r="G111" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H111" t="s" s="3">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="I111" t="s" s="3">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="J111" t="s" s="3">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="K111" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L111" t="s" s="3">
         <v>133</v>
       </c>
       <c r="M111" t="s" s="6">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="N111" t="s" s="6">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="O111" t="s" s="6">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n" s="4">
         <v>111.0</v>
       </c>
       <c r="B112" t="s" s="3">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="C112" t="s" s="3">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="D112" t="s" s="8">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E112" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F112" s="6"/>
       <c r="G112" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H112" t="s" s="3">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="I112" t="s" s="3">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="J112" t="s" s="3">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="K112" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L112" t="s" s="3">
         <v>291</v>
       </c>
       <c r="M112" t="s" s="6">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="N112" s="6"/>
       <c r="O112" t="s" s="6">
         <v>175</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n" s="4">
         <v>112.0</v>
       </c>
       <c r="B113" t="s" s="3">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="C113" s="3"/>
       <c r="D113" t="s" s="8">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E113" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F113" s="6"/>
       <c r="G113" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H113" t="s" s="3">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="I113" t="s" s="3">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="J113" t="s" s="3">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="K113" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L113" t="s" s="3">
         <v>208</v>
       </c>
       <c r="M113" t="s" s="6">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="N113" s="6"/>
       <c r="O113" t="s" s="6">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n" s="4">
         <v>113.0</v>
       </c>
       <c r="B114" t="s" s="3">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="C114" s="3"/>
       <c r="D114" t="s" s="8">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E114" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F114" s="6"/>
       <c r="G114" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H114" t="s" s="3">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="I114" t="s" s="3">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="J114" t="s" s="3">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="K114" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L114" t="s" s="3">
         <v>133</v>
       </c>
       <c r="M114" t="s" s="6">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="N114" t="s" s="6">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="O114" t="s" s="6">
         <v>53</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n" s="4">
         <v>114.0</v>
       </c>
       <c r="B115" t="s" s="3">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="C115" s="3"/>
       <c r="D115" t="s" s="8">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="E115" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F115" s="6"/>
       <c r="G115" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H115" s="3"/>
       <c r="I115" t="s" s="3">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="J115" t="s" s="3">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="K115" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L115" t="s" s="3">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="M115" t="s" s="6">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="N115" t="s" s="6">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="O115" t="s" s="6">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>
     <hyperlink ref="D19" r:id="rId18"/>
     <hyperlink ref="D20" r:id="rId19"/>
     <hyperlink ref="D21" r:id="rId20"/>
     <hyperlink ref="D22" r:id="rId21"/>