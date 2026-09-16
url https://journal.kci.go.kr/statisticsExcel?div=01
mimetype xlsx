--- v1 (2026-07-28)
+++ v2 (2026-09-16)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Number of distribution websites" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1361" uniqueCount="898">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1374" uniqueCount="907">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Journal Title</t>
   </si>
   <si>
     <t>Journal Foreign Title</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>KCI Registration</t>
   </si>
   <si>
     <t>Foreign Citation Index Status</t>
   </si>
   <si>
     <t>Publisher Division</t>
   </si>
   <si>
     <t>University</t>
   </si>
   <si>
@@ -473,50 +473,80 @@
   <si>
     <t>JAPAN SPACE</t>
   </si>
   <si>
     <t>https://journal.kci.go.kr/japanspace</t>
   </si>
   <si>
     <t>국민대학교</t>
   </si>
   <si>
     <t>일본학연구소</t>
   </si>
   <si>
     <t>The Institute of Japanese Studies</t>
   </si>
   <si>
     <t>Social Science &gt; Area Studies</t>
   </si>
   <si>
     <t>1976-1481</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
+    <t>선진국방연구</t>
+  </si>
+  <si>
+    <t>Journal of Advances in Military Studies</t>
+  </si>
+  <si>
+    <t>https://journal.kci.go.kr/jams</t>
+  </si>
+  <si>
+    <t>광운대학교</t>
+  </si>
+  <si>
+    <t>방위사업연구소</t>
+  </si>
+  <si>
+    <t>Institute of Defense Acquisition Program</t>
+  </si>
+  <si>
+    <t>Social Science &gt; Military Science &gt; Other Military Science</t>
+  </si>
+  <si>
+    <t>2635-5531</t>
+  </si>
+  <si>
+    <t>2636-1329</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
     <t>한국동물실험대체법학회지</t>
   </si>
   <si>
     <t>Journal of Alternatives to Animal Experiments</t>
   </si>
   <si>
     <t>https://journal.kci.go.kr/ksaae</t>
   </si>
   <si>
     <t>한국동물실험대체법학회</t>
   </si>
   <si>
     <t>Korean Society for Alternatives to Animal Experiments</t>
   </si>
   <si>
     <t>Medicine and Pharmacy &gt; Veterinary &gt; Basic Veterinary Medicine &gt; Laboratory Animal Medicine</t>
   </si>
   <si>
     <t>1975-9657</t>
   </si>
   <si>
     <t>아태연구</t>
   </si>
   <si>
     <t>Journal of Asia-Pacific Studies</t>
@@ -801,53 +831,50 @@
     <t>1976</t>
   </si>
   <si>
     <t>인권연구</t>
   </si>
   <si>
     <t>Journal of Human Rights Studies</t>
   </si>
   <si>
     <t>https://journal.kci.go.kr/jhrs</t>
   </si>
   <si>
     <t>한국인권학회</t>
   </si>
   <si>
     <t>Korean Association of Human Rights Studies</t>
   </si>
   <si>
     <t>Social Science &gt; Law &gt; Law of Special Parts &gt; Human Rights / International Human Rights Law</t>
   </si>
   <si>
     <t>2635-4632</t>
   </si>
   <si>
     <t>2765-6748</t>
-  </si>
-[...1 lines deleted...]
-    <t>2018</t>
   </si>
   <si>
     <t>보험금융연구</t>
   </si>
   <si>
     <t>Journal of Insurance and Finance</t>
   </si>
   <si>
     <t>https://journal.kci.go.kr/kiri</t>
   </si>
   <si>
     <t>보험연구원</t>
   </si>
   <si>
     <t>Korea Insurance Research Institute</t>
   </si>
   <si>
     <t>Social Science &gt; Business Management</t>
   </si>
   <si>
     <t>2384-3209</t>
   </si>
   <si>
     <t>2951-3448</t>
   </si>
@@ -2822,162 +2849,163 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="true">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="true">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/>
 <Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
 <Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="https://journal.kci.go.kr/apjcs" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId10" Target="https://journal.kci.go.kr/rins" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-<Relationship Id="rId100" Target="https://journal.kci.go.kr/baldal" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-[...8 lines deleted...]
-<Relationship Id="rId109" Target="https://journal.kci.go.kr/asianfem" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId100" Target="https://journal.kci.go.kr/krsds" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId101" Target="https://journal.kci.go.kr/baldal" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId102" Target="https://journal.kci.go.kr/schooljr" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId103" Target="https://journal.kci.go.kr/krihs" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId104" Target="https://journal.kci.go.kr/kcl1994" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId105" Target="https://journal.kci.go.kr/hksh" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId106" Target="https://journal.kci.go.kr/socioling" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId107" Target="https://journal.kci.go.kr/ksiga" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId108" Target="https://journal.kci.go.kr/erits" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId109" Target="https://journal.kci.go.kr/crbs" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId11" Target="https://journal.kci.go.kr/hcr" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-<Relationship Id="rId110" Target="https://journal.kci.go.kr/ifhs" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-[...3 lines deleted...]
-<Relationship Id="rId114" Target="https://journal.kci.go.kr/kyara" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId110" Target="https://journal.kci.go.kr/asianfem" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId111" Target="https://journal.kci.go.kr/ifhs" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId112" Target="https://journal.kci.go.kr/cajjso" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId113" Target="https://journal.kci.go.kr/causaron" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId114" Target="https://journal.kci.go.kr/eih" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId115" Target="https://journal.kci.go.kr/kyara" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId12" Target="https://journal.kci.go.kr/ipir" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId13" Target="https://journal.kci.go.kr/glocal" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId14" Target="https://journal.kci.go.kr/K-Culture" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId15" Target="https://journal.kci.go.kr/japanspace" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-<Relationship Id="rId16" Target="https://journal.kci.go.kr/ksaae" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-[...2 lines deleted...]
-<Relationship Id="rId19" Target="https://journal.kci.go.kr/kucsi" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId16" Target="https://journal.kci.go.kr/jams" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId17" Target="https://journal.kci.go.kr/ksaae" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId18" Target="https://journal.kci.go.kr/japs" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId19" Target="https://journal.kci.go.kr/clsyn" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId2" Target="https://journal.kci.go.kr/carbon" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-<Relationship Id="rId20" Target="https://journal.kci.go.kr/cdak" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-[...8 lines deleted...]
-<Relationship Id="rId29" Target="https://journal.kci.go.kr/kiri" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId20" Target="https://journal.kci.go.kr/kucsi" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId21" Target="https://journal.kci.go.kr/cdak" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId22" Target="https://journal.kci.go.kr/jocag" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId23" Target="https://journal.kci.go.kr/munmul" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId24" Target="https://journal.kci.go.kr/kseia" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId25" Target="https://journal.kci.go.kr/ifsoiscu" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId26" Target="https://journal.kci.go.kr/kahoma" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId27" Target="https://journal.kci.go.kr/inmun" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId28" Target="https://journal.kci.go.kr/snu-ioh" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId29" Target="https://journal.kci.go.kr/jhrs" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId3" Target="https://journal.kci.go.kr/cellmed" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-<Relationship Id="rId30" Target="https://journal.kci.go.kr/IBT" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-[...8 lines deleted...]
-<Relationship Id="rId39" Target="https://journal.kci.go.kr/jkmr" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId30" Target="https://journal.kci.go.kr/kiri" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId31" Target="https://journal.kci.go.kr/IBT" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId32" Target="https://journal.kci.go.kr/kiots" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId33" Target="https://journal.kci.go.kr/JJC" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId34" Target="https://journal.kci.go.kr/kkits" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId35" Target="https://journal.kci.go.kr/hanmungo" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId36" Target="https://journal.kci.go.kr/hyo" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId37" Target="https://journal.kci.go.kr/liss" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId38" Target="https://journal.kci.go.kr/kukmun" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId39" Target="https://journal.kci.go.kr/jkomor" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId4" Target="https://journal.kci.go.kr/chunwon" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-<Relationship Id="rId40" Target="https://journal.kci.go.kr/jksrnt" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-[...8 lines deleted...]
-<Relationship Id="rId49" Target="https://journal.kci.go.kr/ksavs" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId40" Target="https://journal.kci.go.kr/jkmr" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId41" Target="https://journal.kci.go.kr/jksrnt" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId42" Target="https://journal.kci.go.kr/jksdh" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId43" Target="https://journal.kci.go.kr/krspine" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId44" Target="https://journal.kci.go.kr/medak" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId45" Target="https://journal.kci.go.kr/djnar" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId46" Target="https://journal.kci.go.kr/jrsd_ipaid" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId47" Target="https://journal.kci.go.kr/ksrs2002" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId48" Target="https://journal.kci.go.kr/jscm" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId49" Target="https://journal.kci.go.kr/JSCIM" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId5" Target="https://journal.kci.go.kr/cpkjournal" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-<Relationship Id="rId50" Target="https://journal.kci.go.kr/jsped" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-[...8 lines deleted...]
-<Relationship Id="rId59" Target="https://journal.kci.go.kr/jkcgct" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId50" Target="https://journal.kci.go.kr/ksavs" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId51" Target="https://journal.kci.go.kr/jsped" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId52" Target="https://journal.kci.go.kr/JSST" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId53" Target="https://journal.kci.go.kr/sandplay" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId54" Target="https://journal.kci.go.kr/JAKG" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId55" Target="https://journal.kci.go.kr/kba" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId56" Target="https://journal.kci.go.kr/ikiha" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId57" Target="https://journal.kci.go.kr/jkapd" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId58" Target="https://journal.kci.go.kr/kbiblia" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId59" Target="https://journal.kci.go.kr/jkca" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId6" Target="https://journal.kci.go.kr/cemtp" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-<Relationship Id="rId60" Target="https://journal.kci.go.kr/kslis" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-[...8 lines deleted...]
-<Relationship Id="rId69" Target="https://journal.kci.go.kr/ksots" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId60" Target="https://journal.kci.go.kr/jkcgct" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId61" Target="https://journal.kci.go.kr/kslis" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId62" Target="https://journal.kci.go.kr/musicology" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId63" Target="https://journal.kci.go.kr/kspm" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId64" Target="https://journal.kci.go.kr/jksci" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId65" Target="https://journal.kci.go.kr/jssk" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId66" Target="https://journal.kci.go.kr/JTS" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId67" Target="https://journal.kci.go.kr/kips" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId68" Target="https://journal.kci.go.kr/medethics" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId69" Target="https://journal.kci.go.kr/kjot" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId7" Target="https://journal.kci.go.kr/ccs" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-<Relationship Id="rId70" Target="https://journal.kci.go.kr/KJS" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-[...8 lines deleted...]
-<Relationship Id="rId79" Target="https://journal.kci.go.kr/imhc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId70" Target="https://journal.kci.go.kr/ksots" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId71" Target="https://journal.kci.go.kr/KJS" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId72" Target="https://journal.kci.go.kr/kolali" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId73" Target="https://journal.kci.go.kr/koreall" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId74" Target="https://journal.kci.go.kr/semantics" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId75" Target="https://journal.kci.go.kr/kssj" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId76" Target="https://journal.kci.go.kr/kspa" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId77" Target="https://journal.kci.go.kr/krer" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId78" Target="https://journal.kci.go.kr/kasp" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId79" Target="https://journal.kci.go.kr/kltp" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId8" Target="https://journal.kci.go.kr/dongalaw" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-<Relationship Id="rId80" Target="https://journal.kci.go.kr/meeso" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-[...8 lines deleted...]
-<Relationship Id="rId89" Target="https://journal.kci.go.kr/kaecc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId80" Target="https://journal.kci.go.kr/imhc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId81" Target="https://journal.kci.go.kr/meeso" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId82" Target="https://journal.kci.go.kr/MSES" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId83" Target="https://journal.kci.go.kr/mce" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId84" Target="https://journal.kci.go.kr/toji" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId85" Target="https://journal.kci.go.kr/ihss" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId86" Target="https://journal.kci.go.kr/svn" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId87" Target="https://journal.kci.go.kr/ksdf" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId88" Target="https://journal.kci.go.kr/ksasa" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId89" Target="https://journal.kci.go.kr/cccs" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 <Relationship Id="rId9" Target="https://journal.kci.go.kr/gcl" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-<Relationship Id="rId90" Target="https://journal.kci.go.kr/kdrama" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-[...8 lines deleted...]
-<Relationship Id="rId99" Target="https://journal.kci.go.kr/krsds" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId90" Target="https://journal.kci.go.kr/kaecc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId91" Target="https://journal.kci.go.kr/kdrama" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId92" Target="https://journal.kci.go.kr/sims" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId93" Target="https://journal.kci.go.kr/inas" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId94" Target="https://journal.kci.go.kr/test" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId95" Target="https://journal.kci.go.kr/ksclc" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId96" Target="https://journal.kci.go.kr/jts" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId97" Target="https://journal.kci.go.kr/kats" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId98" Target="https://journal.kci.go.kr/ksas" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
+<Relationship Id="rId99" Target="https://journal.kci.go.kr/csethics" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="15"/>
   <cols>
     <col min="1" max="1" width="4.3359375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="44.86328125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="61.8828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="31.15625" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="17.4765625" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="25.10546875" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="45.87890625" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="62.15625" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="105.04296875" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
@@ -3669,4241 +3697,4286 @@
       <c r="N16" t="s" s="6">
         <v>151</v>
       </c>
       <c r="O16" t="s" s="6">
         <v>152</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n" s="4">
         <v>16.0</v>
       </c>
       <c r="B17" t="s" s="3">
         <v>153</v>
       </c>
       <c r="C17" t="s" s="3">
         <v>154</v>
       </c>
       <c r="D17" t="s" s="8">
         <v>155</v>
       </c>
       <c r="E17" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" t="s" s="6">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H17" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="H17" t="s" s="3">
+        <v>156</v>
+      </c>
       <c r="I17" t="s" s="3">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="J17" t="s" s="3">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="K17" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L17" t="s" s="3">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M17" t="s" s="6">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="N17" s="6"/>
+        <v>160</v>
+      </c>
+      <c r="N17" t="s" s="6">
+        <v>161</v>
+      </c>
       <c r="O17" t="s" s="6">
-        <v>152</v>
+        <v>162</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n" s="4">
         <v>17.0</v>
       </c>
       <c r="B18" t="s" s="3">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C18" t="s" s="3">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D18" t="s" s="8">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E18" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" t="s" s="6">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H18" s="3"/>
       <c r="I18" t="s" s="3">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="J18" t="s" s="3">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="K18" t="s" s="6">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="L18" t="s" s="3">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="M18" t="s" s="6">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="N18" s="6"/>
       <c r="O18" t="s" s="6">
-        <v>82</v>
+        <v>152</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n" s="4">
         <v>18.0</v>
       </c>
       <c r="B19" t="s" s="3">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C19" t="s" s="3">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D19" t="s" s="8">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E19" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" t="s" s="6">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H19" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="H19" t="s" s="3">
+        <v>75</v>
+      </c>
       <c r="I19" t="s" s="3">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="J19" t="s" s="3">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="K19" t="s" s="6">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="L19" t="s" s="3">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M19" t="s" s="6">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="N19" s="6"/>
+        <v>176</v>
+      </c>
+      <c r="N19" t="s" s="6">
+        <v>177</v>
+      </c>
       <c r="O19" t="s" s="6">
-        <v>175</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n" s="4">
         <v>19.0</v>
       </c>
       <c r="B20" t="s" s="3">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C20" t="s" s="3">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D20" t="s" s="8">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E20" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" t="s" s="6">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H20" s="3"/>
       <c r="I20" t="s" s="3">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="J20" t="s" s="3">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="K20" t="s" s="6">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="L20" t="s" s="3">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="M20" t="s" s="6">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="N20" s="6"/>
       <c r="O20" t="s" s="6">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n" s="4">
         <v>20.0</v>
       </c>
       <c r="B21" t="s" s="3">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C21" t="s" s="3">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D21" t="s" s="8">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E21" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" t="s" s="6">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H21" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="H21" t="s" s="3">
+        <v>189</v>
+      </c>
       <c r="I21" t="s" s="3">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="J21" t="s" s="3">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="K21" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L21" t="s" s="3">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="M21" t="s" s="6">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="N21" s="6"/>
+        <v>192</v>
+      </c>
+      <c r="N21" t="s" s="6">
+        <v>193</v>
+      </c>
       <c r="O21" t="s" s="6">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n" s="4">
         <v>21.0</v>
       </c>
       <c r="B22" t="s" s="3">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C22" t="s" s="3">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D22" t="s" s="8">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E22" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H22" s="3"/>
       <c r="I22" t="s" s="3">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="J22" t="s" s="3">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="K22" t="s" s="6">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="L22" t="s" s="3">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="M22" t="s" s="6">
-        <v>199</v>
-[...3 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="N22" s="6"/>
       <c r="O22" t="s" s="6">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n" s="4">
         <v>22.0</v>
       </c>
       <c r="B23" t="s" s="3">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C23" t="s" s="3">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D23" t="s" s="8">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E23" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" t="s" s="6">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H23" s="3"/>
       <c r="I23" t="s" s="3">
         <v>206</v>
       </c>
       <c r="J23" t="s" s="3">
         <v>207</v>
       </c>
       <c r="K23" t="s" s="6">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="L23" t="s" s="3">
         <v>208</v>
       </c>
       <c r="M23" t="s" s="6">
         <v>209</v>
       </c>
-      <c r="N23" s="6"/>
+      <c r="N23" t="s" s="6">
+        <v>210</v>
+      </c>
       <c r="O23" t="s" s="6">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n" s="4">
         <v>23.0</v>
       </c>
       <c r="B24" t="s" s="3">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C24" t="s" s="3">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D24" t="s" s="8">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E24" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" t="s" s="6">
-        <v>18</v>
+        <v>215</v>
       </c>
       <c r="H24" s="3"/>
       <c r="I24" t="s" s="3">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="J24" t="s" s="3">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="K24" t="s" s="6">
-        <v>216</v>
+        <v>21</v>
       </c>
       <c r="L24" t="s" s="3">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M24" t="s" s="6">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="N24" s="6"/>
       <c r="O24" t="s" s="6">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n" s="4">
         <v>24.0</v>
       </c>
       <c r="B25" t="s" s="3">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C25" t="s" s="3">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D25" t="s" s="8">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E25" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" t="s" s="6">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H25" s="3"/>
       <c r="I25" t="s" s="3">
         <v>224</v>
       </c>
       <c r="J25" t="s" s="3">
         <v>225</v>
       </c>
       <c r="K25" t="s" s="6">
-        <v>78</v>
+        <v>226</v>
       </c>
       <c r="L25" t="s" s="3">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M25" t="s" s="6">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="N25" t="s" s="6">
         <v>228</v>
       </c>
+      <c r="N25" s="6"/>
       <c r="O25" t="s" s="6">
         <v>229</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n" s="4">
         <v>25.0</v>
       </c>
       <c r="B26" t="s" s="3">
         <v>230</v>
       </c>
       <c r="C26" t="s" s="3">
         <v>231</v>
       </c>
       <c r="D26" t="s" s="8">
         <v>232</v>
       </c>
       <c r="E26" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" t="s" s="6">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H26" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="H26" t="s" s="3">
+        <v>233</v>
+      </c>
       <c r="I26" t="s" s="3">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="J26" s="3"/>
+        <v>234</v>
+      </c>
+      <c r="J26" t="s" s="3">
+        <v>235</v>
+      </c>
       <c r="K26" t="s" s="6">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="L26" t="s" s="3">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M26" t="s" s="6">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="N26" t="s" s="6">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="O26" t="s" s="6">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n" s="4">
         <v>26.0</v>
       </c>
       <c r="B27" t="s" s="3">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C27" t="s" s="3">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D27" t="s" s="8">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E27" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" t="s" s="6">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H27" s="3"/>
       <c r="I27" t="s" s="3">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="J27" t="s" s="3">
         <v>243</v>
       </c>
+      <c r="J27" s="3"/>
       <c r="K27" t="s" s="6">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="L27" t="s" s="3">
-        <v>133</v>
+        <v>244</v>
       </c>
       <c r="M27" t="s" s="6">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="N27" t="s" s="6">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="O27" t="s" s="6">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n" s="4">
         <v>27.0</v>
       </c>
       <c r="B28" t="s" s="3">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C28" t="s" s="3">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D28" t="s" s="8">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E28" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H28" t="s" s="3">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="I28" t="s" s="3">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="J28" t="s" s="3">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="K28" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L28" t="s" s="3">
         <v>133</v>
       </c>
       <c r="M28" t="s" s="6">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="N28" t="s" s="6">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="O28" t="s" s="6">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n" s="4">
         <v>28.0</v>
       </c>
       <c r="B29" t="s" s="3">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C29" t="s" s="3">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D29" t="s" s="8">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E29" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" t="s" s="6">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H29" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="H29" t="s" s="3">
+        <v>260</v>
+      </c>
       <c r="I29" t="s" s="3">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="J29" t="s" s="3">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="K29" t="s" s="6">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="L29" t="s" s="3">
-        <v>260</v>
+        <v>133</v>
       </c>
       <c r="M29" t="s" s="6">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="N29" t="s" s="6">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="O29" t="s" s="6">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n" s="4">
         <v>29.0</v>
       </c>
       <c r="B30" t="s" s="3">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C30" t="s" s="3">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D30" t="s" s="8">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E30" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H30" s="3"/>
       <c r="I30" t="s" s="3">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="J30" t="s" s="3">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="K30" t="s" s="6">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="L30" t="s" s="3">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M30" t="s" s="6">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="N30" t="s" s="6">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="O30" t="s" s="6">
-        <v>272</v>
+        <v>162</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n" s="4">
         <v>30.0</v>
       </c>
       <c r="B31" t="s" s="3">
         <v>273</v>
       </c>
       <c r="C31" t="s" s="3">
         <v>274</v>
       </c>
       <c r="D31" t="s" s="8">
         <v>275</v>
       </c>
       <c r="E31" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" t="s" s="6">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H31" s="3"/>
       <c r="I31" t="s" s="3">
-        <v>87</v>
+        <v>276</v>
       </c>
       <c r="J31" t="s" s="3">
-        <v>88</v>
+        <v>277</v>
       </c>
       <c r="K31" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L31" t="s" s="3">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="M31" t="s" s="6">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="N31" t="s" s="6">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="O31" t="s" s="6">
-        <v>118</v>
+        <v>281</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n" s="4">
         <v>31.0</v>
       </c>
       <c r="B32" t="s" s="3">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C32" t="s" s="3">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="D32" t="s" s="8">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="E32" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" t="s" s="6">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H32" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="H32" t="s" s="3">
+        <v>86</v>
+      </c>
       <c r="I32" t="s" s="3">
-        <v>282</v>
+        <v>87</v>
       </c>
       <c r="J32" t="s" s="3">
-        <v>283</v>
+        <v>88</v>
       </c>
       <c r="K32" t="s" s="6">
-        <v>216</v>
+        <v>41</v>
       </c>
       <c r="L32" t="s" s="3">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="M32" t="s" s="6">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="N32" s="6"/>
+        <v>286</v>
+      </c>
+      <c r="N32" t="s" s="6">
+        <v>287</v>
+      </c>
       <c r="O32" t="s" s="6">
-        <v>61</v>
+        <v>118</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n" s="4">
         <v>32.0</v>
       </c>
       <c r="B33" t="s" s="3">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C33" t="s" s="3">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D33" t="s" s="8">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E33" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H33" s="3"/>
       <c r="I33" t="s" s="3">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="J33" t="s" s="3">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="K33" t="s" s="6">
-        <v>41</v>
+        <v>226</v>
       </c>
       <c r="L33" t="s" s="3">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M33" t="s" s="6">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="N33" s="6"/>
       <c r="O33" t="s" s="6">
-        <v>192</v>
+        <v>61</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n" s="4">
         <v>33.0</v>
       </c>
       <c r="B34" t="s" s="3">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C34" t="s" s="3">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D34" t="s" s="8">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E34" t="s" s="6">
-        <v>297</v>
+        <v>17</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H34" s="3"/>
       <c r="I34" t="s" s="3">
         <v>298</v>
       </c>
       <c r="J34" t="s" s="3">
         <v>299</v>
       </c>
       <c r="K34" t="s" s="6">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="L34" t="s" s="3">
-        <v>124</v>
+        <v>300</v>
       </c>
       <c r="M34" t="s" s="6">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="N34" t="s" s="6">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="O34" t="s" s="6">
-        <v>302</v>
+        <v>202</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n" s="4">
         <v>34.0</v>
       </c>
       <c r="B35" t="s" s="3">
         <v>303</v>
       </c>
       <c r="C35" t="s" s="3">
         <v>304</v>
       </c>
       <c r="D35" t="s" s="8">
         <v>305</v>
       </c>
       <c r="E35" t="s" s="6">
-        <v>17</v>
+        <v>306</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H35" s="3"/>
       <c r="I35" t="s" s="3">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="J35" t="s" s="3">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="K35" t="s" s="6">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="L35" t="s" s="3">
-        <v>308</v>
+        <v>124</v>
       </c>
       <c r="M35" t="s" s="6">
         <v>309</v>
       </c>
       <c r="N35" t="s" s="6">
         <v>310</v>
       </c>
       <c r="O35" t="s" s="6">
         <v>311</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n" s="4">
         <v>35.0</v>
       </c>
       <c r="B36" t="s" s="3">
         <v>312</v>
       </c>
       <c r="C36" t="s" s="3">
         <v>313</v>
       </c>
       <c r="D36" t="s" s="8">
         <v>314</v>
       </c>
       <c r="E36" t="s" s="6">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H36" s="3"/>
       <c r="I36" t="s" s="3">
         <v>315</v>
       </c>
       <c r="J36" t="s" s="3">
         <v>316</v>
       </c>
       <c r="K36" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L36" t="s" s="3">
-        <v>133</v>
+        <v>317</v>
       </c>
       <c r="M36" t="s" s="6">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="N36" s="6"/>
+        <v>318</v>
+      </c>
+      <c r="N36" t="s" s="6">
+        <v>319</v>
+      </c>
       <c r="O36" t="s" s="6">
-        <v>318</v>
+        <v>320</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n" s="4">
         <v>36.0</v>
       </c>
       <c r="B37" t="s" s="3">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C37" t="s" s="3">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D37" t="s" s="8">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E37" t="s" s="6">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H37" s="3"/>
       <c r="I37" t="s" s="3">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="J37" t="s" s="3">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="K37" t="s" s="6">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="L37" t="s" s="3">
-        <v>324</v>
+        <v>133</v>
       </c>
       <c r="M37" t="s" s="6">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="N37" t="s" s="6">
         <v>326</v>
       </c>
+      <c r="N37" s="6"/>
       <c r="O37" t="s" s="6">
         <v>327</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n" s="4">
         <v>37.0</v>
       </c>
       <c r="B38" t="s" s="3">
         <v>328</v>
       </c>
       <c r="C38" t="s" s="3">
         <v>329</v>
       </c>
       <c r="D38" t="s" s="8">
         <v>330</v>
       </c>
       <c r="E38" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H38" s="3"/>
       <c r="I38" t="s" s="3">
         <v>331</v>
       </c>
       <c r="J38" t="s" s="3">
         <v>332</v>
       </c>
       <c r="K38" t="s" s="6">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="L38" t="s" s="3">
-        <v>308</v>
+        <v>333</v>
       </c>
       <c r="M38" t="s" s="6">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="N38" s="6"/>
+        <v>334</v>
+      </c>
+      <c r="N38" t="s" s="6">
+        <v>335</v>
+      </c>
       <c r="O38" t="s" s="6">
-        <v>210</v>
+        <v>336</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n" s="4">
         <v>38.0</v>
       </c>
       <c r="B39" t="s" s="3">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C39" t="s" s="3">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D39" t="s" s="8">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="E39" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H39" s="3"/>
       <c r="I39" t="s" s="3">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="J39" t="s" s="3">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="K39" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L39" t="s" s="3">
-        <v>339</v>
+        <v>317</v>
       </c>
       <c r="M39" t="s" s="6">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>342</v>
+      </c>
+      <c r="N39" s="6"/>
       <c r="O39" t="s" s="6">
-        <v>342</v>
+        <v>220</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n" s="4">
         <v>39.0</v>
       </c>
       <c r="B40" t="s" s="3">
         <v>343</v>
       </c>
       <c r="C40" t="s" s="3">
         <v>344</v>
       </c>
       <c r="D40" t="s" s="8">
         <v>345</v>
       </c>
       <c r="E40" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H40" s="3"/>
       <c r="I40" t="s" s="3">
         <v>346</v>
       </c>
       <c r="J40" t="s" s="3">
         <v>347</v>
       </c>
       <c r="K40" t="s" s="6">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="L40" t="s" s="3">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="M40" t="s" s="6">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="N40" s="6"/>
+        <v>349</v>
+      </c>
+      <c r="N40" t="s" s="6">
+        <v>350</v>
+      </c>
       <c r="O40" t="s" s="6">
-        <v>237</v>
+        <v>351</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n" s="4">
         <v>40.0</v>
       </c>
       <c r="B41" t="s" s="3">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C41" t="s" s="3">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D41" t="s" s="8">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="E41" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H41" s="3"/>
       <c r="I41" t="s" s="3">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="J41" t="s" s="3">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="K41" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L41" t="s" s="3">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="M41" t="s" s="6">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>357</v>
+      </c>
+      <c r="N41" s="6"/>
       <c r="O41" t="s" s="6">
-        <v>229</v>
+        <v>247</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n" s="4">
         <v>41.0</v>
       </c>
       <c r="B42" t="s" s="3">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C42" t="s" s="3">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D42" t="s" s="8">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E42" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H42" s="3"/>
       <c r="I42" t="s" s="3">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="J42" t="s" s="3">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="K42" t="s" s="6">
-        <v>216</v>
+        <v>41</v>
       </c>
       <c r="L42" t="s" s="3">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M42" t="s" s="6">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="N42" t="s" s="6">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="O42" t="s" s="6">
-        <v>342</v>
+        <v>239</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n" s="4">
         <v>42.0</v>
       </c>
       <c r="B43" t="s" s="3">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C43" t="s" s="3">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D43" t="s" s="8">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E43" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H43" s="3"/>
       <c r="I43" t="s" s="3">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="J43" t="s" s="3">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="K43" t="s" s="6">
-        <v>41</v>
+        <v>226</v>
       </c>
       <c r="L43" t="s" s="3">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M43" t="s" s="6">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="N43" t="s" s="6">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="O43" t="s" s="6">
-        <v>82</v>
+        <v>351</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n" s="4">
         <v>43.0</v>
       </c>
       <c r="B44" t="s" s="3">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C44" t="s" s="3">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D44" t="s" s="8">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E44" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H44" s="3"/>
       <c r="I44" t="s" s="3">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="J44" s="3"/>
+        <v>377</v>
+      </c>
+      <c r="J44" t="s" s="3">
+        <v>378</v>
+      </c>
       <c r="K44" t="s" s="6">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="L44" t="s" s="3">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="M44" t="s" s="6">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="N44" s="6"/>
+        <v>380</v>
+      </c>
+      <c r="N44" t="s" s="6">
+        <v>381</v>
+      </c>
       <c r="O44" t="s" s="6">
-        <v>219</v>
+        <v>82</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n" s="4">
         <v>44.0</v>
       </c>
       <c r="B45" t="s" s="3">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C45" t="s" s="3">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D45" t="s" s="8">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="E45" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H45" s="3"/>
       <c r="I45" t="s" s="3">
-        <v>382</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="J45" s="3"/>
       <c r="K45" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L45" t="s" s="3">
-        <v>124</v>
+        <v>386</v>
       </c>
       <c r="M45" t="s" s="6">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="N45" s="6"/>
       <c r="O45" t="s" s="6">
-        <v>82</v>
+        <v>229</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n" s="4">
         <v>45.0</v>
       </c>
       <c r="B46" t="s" s="3">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="C46" t="s" s="3">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D46" t="s" s="8">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E46" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" t="s" s="6">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H46" s="3"/>
       <c r="I46" t="s" s="3">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="J46" t="s" s="3">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="K46" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L46" t="s" s="3">
-        <v>391</v>
+        <v>124</v>
       </c>
       <c r="M46" t="s" s="6">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="N46" t="s" s="6">
         <v>393</v>
       </c>
+      <c r="N46" s="6"/>
       <c r="O46" t="s" s="6">
-        <v>237</v>
+        <v>82</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n" s="4">
         <v>46.0</v>
       </c>
       <c r="B47" t="s" s="3">
         <v>394</v>
       </c>
       <c r="C47" t="s" s="3">
         <v>395</v>
       </c>
       <c r="D47" t="s" s="8">
         <v>396</v>
       </c>
       <c r="E47" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" t="s" s="6">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H47" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="H47" t="s" s="3">
+        <v>397</v>
+      </c>
       <c r="I47" t="s" s="3">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="J47" s="3"/>
+        <v>398</v>
+      </c>
+      <c r="J47" t="s" s="3">
+        <v>399</v>
+      </c>
       <c r="K47" t="s" s="6">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="L47" t="s" s="3">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="M47" t="s" s="6">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="N47" s="6"/>
+        <v>401</v>
+      </c>
+      <c r="N47" t="s" s="6">
+        <v>402</v>
+      </c>
       <c r="O47" t="s" s="6">
-        <v>219</v>
+        <v>247</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n" s="4">
         <v>47.0</v>
       </c>
       <c r="B48" t="s" s="3">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="C48" s="3"/>
+        <v>403</v>
+      </c>
+      <c r="C48" t="s" s="3">
+        <v>404</v>
+      </c>
       <c r="D48" t="s" s="8">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="E48" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H48" s="3"/>
       <c r="I48" t="s" s="3">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>406</v>
+      </c>
+      <c r="J48" s="3"/>
       <c r="K48" t="s" s="6">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="L48" t="s" s="3">
-        <v>67</v>
+        <v>407</v>
       </c>
       <c r="M48" t="s" s="6">
-        <v>402</v>
-[...3 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="N48" s="6"/>
       <c r="O48" t="s" s="6">
-        <v>45</v>
+        <v>229</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n" s="4">
         <v>48.0</v>
       </c>
       <c r="B49" t="s" s="3">
-        <v>404</v>
-[...3 lines deleted...]
-      </c>
+        <v>409</v>
+      </c>
+      <c r="C49" s="3"/>
       <c r="D49" t="s" s="8">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="E49" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H49" s="3"/>
       <c r="I49" t="s" s="3">
-        <v>407</v>
+        <v>64</v>
       </c>
       <c r="J49" t="s" s="3">
-        <v>408</v>
+        <v>65</v>
       </c>
       <c r="K49" t="s" s="6">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="L49" t="s" s="3">
-        <v>339</v>
+        <v>67</v>
       </c>
       <c r="M49" t="s" s="6">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="N49" t="s" s="6">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="O49" t="s" s="6">
-        <v>411</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n" s="4">
         <v>49.0</v>
       </c>
       <c r="B50" t="s" s="3">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C50" t="s" s="3">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D50" t="s" s="8">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E50" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H50" s="3"/>
       <c r="I50" t="s" s="3">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="J50" t="s" s="3">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="K50" t="s" s="6">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="L50" t="s" s="3">
-        <v>417</v>
+        <v>348</v>
       </c>
       <c r="M50" t="s" s="6">
         <v>418</v>
       </c>
       <c r="N50" t="s" s="6">
         <v>419</v>
       </c>
       <c r="O50" t="s" s="6">
-        <v>152</v>
+        <v>420</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n" s="4">
         <v>50.0</v>
       </c>
       <c r="B51" t="s" s="3">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C51" t="s" s="3">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D51" t="s" s="8">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E51" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" t="s" s="6">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H51" s="3"/>
       <c r="I51" t="s" s="3">
         <v>424</v>
       </c>
       <c r="J51" t="s" s="3">
         <v>425</v>
       </c>
       <c r="K51" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L51" t="s" s="3">
-        <v>99</v>
+        <v>426</v>
       </c>
       <c r="M51" t="s" s="6">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="N51" t="s" s="6">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="O51" t="s" s="6">
-        <v>35</v>
+        <v>152</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n" s="4">
         <v>51.0</v>
       </c>
       <c r="B52" t="s" s="3">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C52" t="s" s="3">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D52" t="s" s="8">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E52" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H52" t="s" s="3">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="I52" t="s" s="3">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="J52" t="s" s="3">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="K52" t="s" s="6">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="L52" t="s" s="3">
         <v>99</v>
       </c>
       <c r="M52" t="s" s="6">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="N52" t="s" s="6">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="O52" t="s" s="6">
-        <v>127</v>
+        <v>35</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n" s="4">
         <v>52.0</v>
       </c>
       <c r="B53" t="s" s="3">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C53" t="s" s="3">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D53" t="s" s="8">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E53" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" t="s" s="6">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H53" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="H53" t="s" s="3">
+        <v>440</v>
+      </c>
       <c r="I53" t="s" s="3">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="J53" t="s" s="3">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="K53" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L53" t="s" s="3">
-        <v>441</v>
+        <v>99</v>
       </c>
       <c r="M53" t="s" s="6">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="N53" t="s" s="6">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="O53" t="s" s="6">
-        <v>229</v>
+        <v>127</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n" s="4">
         <v>53.0</v>
       </c>
       <c r="B54" t="s" s="3">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C54" t="s" s="3">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D54" t="s" s="8">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E54" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H54" s="3"/>
       <c r="I54" t="s" s="3">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="J54" t="s" s="3">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="K54" t="s" s="6">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="L54" t="s" s="3">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="M54" t="s" s="6">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="N54" t="s" s="6">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="O54" t="s" s="6">
-        <v>452</v>
+        <v>239</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n" s="4">
         <v>54.0</v>
       </c>
       <c r="B55" t="s" s="3">
         <v>453</v>
       </c>
       <c r="C55" t="s" s="3">
         <v>454</v>
       </c>
       <c r="D55" t="s" s="8">
         <v>455</v>
       </c>
       <c r="E55" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H55" s="3"/>
       <c r="I55" t="s" s="3">
         <v>456</v>
       </c>
       <c r="J55" t="s" s="3">
         <v>457</v>
       </c>
       <c r="K55" t="s" s="6">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="L55" t="s" s="3">
-        <v>124</v>
+        <v>458</v>
       </c>
       <c r="M55" t="s" s="6">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="N55" s="6"/>
+        <v>459</v>
+      </c>
+      <c r="N55" t="s" s="6">
+        <v>460</v>
+      </c>
       <c r="O55" t="s" s="6">
-        <v>35</v>
+        <v>461</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n" s="4">
         <v>55.0</v>
       </c>
       <c r="B56" t="s" s="3">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C56" t="s" s="3">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="D56" t="s" s="8">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E56" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H56" s="3"/>
       <c r="I56" t="s" s="3">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="J56" t="s" s="3">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="K56" t="s" s="6">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="L56" t="s" s="3">
-        <v>464</v>
+        <v>124</v>
       </c>
       <c r="M56" t="s" s="6">
-        <v>465</v>
-[...3 lines deleted...]
-      </c>
+        <v>467</v>
+      </c>
+      <c r="N56" s="6"/>
       <c r="O56" t="s" s="6">
-        <v>467</v>
+        <v>35</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n" s="4">
         <v>56.0</v>
       </c>
       <c r="B57" t="s" s="3">
         <v>468</v>
       </c>
       <c r="C57" t="s" s="3">
         <v>469</v>
       </c>
       <c r="D57" t="s" s="8">
         <v>470</v>
       </c>
       <c r="E57" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H57" s="3"/>
       <c r="I57" t="s" s="3">
         <v>471</v>
       </c>
       <c r="J57" t="s" s="3">
         <v>472</v>
       </c>
       <c r="K57" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L57" t="s" s="3">
-        <v>362</v>
+        <v>473</v>
       </c>
       <c r="M57" t="s" s="6">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="N57" t="s" s="6">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="O57" t="s" s="6">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n" s="4">
         <v>57.0</v>
       </c>
       <c r="B58" t="s" s="3">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C58" t="s" s="3">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D58" t="s" s="8">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E58" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H58" s="3"/>
       <c r="I58" t="s" s="3">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="J58" t="s" s="3">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="K58" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L58" t="s" s="3">
-        <v>324</v>
+        <v>371</v>
       </c>
       <c r="M58" t="s" s="6">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="N58" t="s" s="6">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="O58" t="s" s="6">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n" s="4">
         <v>58.0</v>
       </c>
       <c r="B59" t="s" s="3">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C59" t="s" s="3">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D59" t="s" s="8">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E59" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H59" s="3"/>
       <c r="I59" t="s" s="3">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="J59" t="s" s="3">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="K59" t="s" s="6">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="L59" t="s" s="3">
-        <v>489</v>
+        <v>333</v>
       </c>
       <c r="M59" t="s" s="6">
         <v>490</v>
       </c>
-      <c r="N59" s="6"/>
+      <c r="N59" t="s" s="6">
+        <v>491</v>
+      </c>
       <c r="O59" t="s" s="6">
-        <v>342</v>
+        <v>492</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n" s="4">
         <v>59.0</v>
       </c>
       <c r="B60" t="s" s="3">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="C60" t="s" s="3">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="D60" t="s" s="8">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="E60" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H60" s="3"/>
       <c r="I60" t="s" s="3">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="J60" t="s" s="3">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="K60" t="s" s="6">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="L60" t="s" s="3">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="M60" t="s" s="6">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>499</v>
+      </c>
+      <c r="N60" s="6"/>
       <c r="O60" t="s" s="6">
-        <v>237</v>
+        <v>351</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n" s="4">
         <v>60.0</v>
       </c>
       <c r="B61" t="s" s="3">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C61" t="s" s="3">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D61" t="s" s="8">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E61" t="s" s="6">
-        <v>502</v>
+        <v>17</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H61" s="3"/>
       <c r="I61" t="s" s="3">
         <v>503</v>
       </c>
-      <c r="J61" s="3"/>
+      <c r="J61" t="s" s="3">
+        <v>504</v>
+      </c>
       <c r="K61" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L61" t="s" s="3">
-        <v>324</v>
+        <v>505</v>
       </c>
       <c r="M61" t="s" s="6">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="N61" t="s" s="6">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="O61" t="s" s="6">
-        <v>506</v>
+        <v>247</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n" s="4">
         <v>61.0</v>
       </c>
       <c r="B62" t="s" s="3">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C62" t="s" s="3">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D62" t="s" s="8">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E62" t="s" s="6">
-        <v>17</v>
+        <v>511</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H62" s="3"/>
       <c r="I62" t="s" s="3">
-        <v>510</v>
-[...3 lines deleted...]
-      </c>
+        <v>512</v>
+      </c>
+      <c r="J62" s="3"/>
       <c r="K62" t="s" s="6">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="L62" t="s" s="3">
-        <v>512</v>
-[...1 lines deleted...]
-      <c r="M62" s="6"/>
+        <v>333</v>
+      </c>
+      <c r="M62" t="s" s="6">
+        <v>513</v>
+      </c>
       <c r="N62" t="s" s="6">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="O62" t="s" s="6">
-        <v>311</v>
+        <v>515</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n" s="4">
         <v>62.0</v>
       </c>
       <c r="B63" t="s" s="3">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C63" t="s" s="3">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D63" t="s" s="8">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="E63" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H63" s="3"/>
       <c r="I63" t="s" s="3">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="J63" t="s" s="3">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="K63" t="s" s="6">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="L63" t="s" s="3">
-        <v>519</v>
-[...3 lines deleted...]
-      </c>
+        <v>521</v>
+      </c>
+      <c r="M63" s="6"/>
       <c r="N63" t="s" s="6">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="O63" t="s" s="6">
-        <v>302</v>
+        <v>320</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n" s="4">
         <v>63.0</v>
       </c>
       <c r="B64" t="s" s="3">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C64" t="s" s="3">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="D64" t="s" s="8">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E64" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H64" s="3"/>
       <c r="I64" t="s" s="3">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="J64" t="s" s="3">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="K64" t="s" s="6">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="L64" t="s" s="3">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="M64" t="s" s="6">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="N64" t="s" s="6">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="O64" t="s" s="6">
-        <v>192</v>
+        <v>311</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n" s="4">
         <v>64.0</v>
       </c>
       <c r="B65" t="s" s="3">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="C65" t="s" s="3">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D65" t="s" s="8">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="E65" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H65" s="3"/>
       <c r="I65" t="s" s="3">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="J65" t="s" s="3">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="K65" t="s" s="6">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="L65" t="s" s="3">
-        <v>534</v>
+        <v>426</v>
       </c>
       <c r="M65" t="s" s="6">
-        <v>535</v>
-[...1 lines deleted...]
-      <c r="N65" s="6"/>
+        <v>536</v>
+      </c>
+      <c r="N65" t="s" s="6">
+        <v>537</v>
+      </c>
       <c r="O65" t="s" s="6">
-        <v>35</v>
+        <v>202</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n" s="4">
         <v>65.0</v>
       </c>
       <c r="B66" t="s" s="3">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C66" t="s" s="3">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="D66" t="s" s="8">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E66" t="s" s="6">
-        <v>502</v>
+        <v>17</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H66" s="3"/>
       <c r="I66" t="s" s="3">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="J66" t="s" s="3">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="K66" t="s" s="6">
-        <v>216</v>
+        <v>21</v>
       </c>
       <c r="L66" t="s" s="3">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="M66" t="s" s="6">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>544</v>
+      </c>
+      <c r="N66" s="6"/>
       <c r="O66" t="s" s="6">
-        <v>544</v>
+        <v>35</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n" s="4">
         <v>66.0</v>
       </c>
       <c r="B67" t="s" s="3">
         <v>545</v>
       </c>
       <c r="C67" t="s" s="3">
         <v>546</v>
       </c>
       <c r="D67" t="s" s="8">
         <v>547</v>
       </c>
       <c r="E67" t="s" s="6">
-        <v>17</v>
+        <v>511</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" t="s" s="6">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H67" s="3"/>
       <c r="I67" t="s" s="3">
         <v>548</v>
       </c>
       <c r="J67" t="s" s="3">
         <v>549</v>
       </c>
       <c r="K67" t="s" s="6">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="L67" t="s" s="3">
-        <v>124</v>
+        <v>550</v>
       </c>
       <c r="M67" t="s" s="6">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="N67" t="s" s="6">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="O67" t="s" s="6">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n" s="4">
         <v>67.0</v>
       </c>
       <c r="B68" t="s" s="3">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C68" t="s" s="3">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D68" t="s" s="8">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E68" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" t="s" s="6">
-        <v>18</v>
+        <v>215</v>
       </c>
       <c r="H68" s="3"/>
       <c r="I68" t="s" s="3">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="J68" t="s" s="3">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="K68" t="s" s="6">
-        <v>41</v>
+        <v>226</v>
       </c>
       <c r="L68" t="s" s="3">
-        <v>42</v>
+        <v>124</v>
       </c>
       <c r="M68" t="s" s="6">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="N68" t="s" s="6">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="O68" t="s" s="6">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n" s="4">
         <v>68.0</v>
       </c>
       <c r="B69" t="s" s="3">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C69" t="s" s="3">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="D69" t="s" s="8">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E69" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H69" s="3"/>
       <c r="I69" t="s" s="3">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="J69" t="s" s="3">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="K69" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L69" t="s" s="3">
-        <v>566</v>
+        <v>42</v>
       </c>
       <c r="M69" t="s" s="6">
         <v>567</v>
       </c>
       <c r="N69" t="s" s="6">
         <v>568</v>
       </c>
       <c r="O69" t="s" s="6">
-        <v>25</v>
+        <v>569</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n" s="4">
         <v>69.0</v>
       </c>
       <c r="B70" t="s" s="3">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C70" t="s" s="3">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D70" t="s" s="8">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="E70" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F70" s="6"/>
       <c r="G70" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H70" s="3"/>
       <c r="I70" t="s" s="3">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="J70" t="s" s="3">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="K70" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L70" t="s" s="3">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="M70" t="s" s="6">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="N70" t="s" s="6">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="O70" t="s" s="6">
-        <v>467</v>
+        <v>25</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n" s="4">
         <v>70.0</v>
       </c>
       <c r="B71" t="s" s="3">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C71" t="s" s="3">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D71" t="s" s="8">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E71" t="s" s="6">
-        <v>502</v>
+        <v>17</v>
       </c>
       <c r="F71" s="6"/>
       <c r="G71" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H71" s="3"/>
       <c r="I71" t="s" s="3">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="J71" t="s" s="3">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="K71" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L71" t="s" s="3">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="M71" t="s" s="6">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="N71" t="s" s="6">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="O71" t="s" s="6">
-        <v>585</v>
+        <v>476</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n" s="4">
         <v>71.0</v>
       </c>
       <c r="B72" t="s" s="3">
         <v>586</v>
       </c>
       <c r="C72" t="s" s="3">
         <v>587</v>
       </c>
       <c r="D72" t="s" s="8">
         <v>588</v>
       </c>
       <c r="E72" t="s" s="6">
-        <v>17</v>
+        <v>511</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H72" s="3"/>
       <c r="I72" t="s" s="3">
         <v>589</v>
       </c>
-      <c r="J72" s="3"/>
+      <c r="J72" t="s" s="3">
+        <v>590</v>
+      </c>
       <c r="K72" t="s" s="6">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="L72" t="s" s="3">
-        <v>308</v>
+        <v>591</v>
       </c>
       <c r="M72" t="s" s="6">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="N72" s="6"/>
+        <v>592</v>
+      </c>
+      <c r="N72" t="s" s="6">
+        <v>593</v>
+      </c>
       <c r="O72" t="s" s="6">
-        <v>591</v>
+        <v>594</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n" s="4">
         <v>72.0</v>
       </c>
       <c r="B73" t="s" s="3">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="C73" t="s" s="3">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="D73" t="s" s="8">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E73" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H73" s="3"/>
       <c r="I73" t="s" s="3">
-        <v>595</v>
-[...3 lines deleted...]
-      </c>
+        <v>598</v>
+      </c>
+      <c r="J73" s="3"/>
       <c r="K73" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L73" t="s" s="3">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="M73" t="s" s="6">
-        <v>596</v>
-[...3 lines deleted...]
-      </c>
+        <v>599</v>
+      </c>
+      <c r="N73" s="6"/>
       <c r="O73" t="s" s="6">
-        <v>598</v>
+        <v>600</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n" s="4">
         <v>73.0</v>
       </c>
       <c r="B74" t="s" s="3">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C74" t="s" s="3">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D74" t="s" s="8">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="E74" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H74" s="3"/>
       <c r="I74" t="s" s="3">
+        <v>604</v>
+      </c>
+      <c r="J74" t="s" s="3">
         <v>602</v>
       </c>
-      <c r="J74" t="s" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="K74" t="s" s="6">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="L74" t="s" s="3">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="M74" t="s" s="6">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="N74" t="s" s="6">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="O74" t="s" s="6">
-        <v>210</v>
+        <v>607</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n" s="4">
         <v>74.0</v>
       </c>
       <c r="B75" t="s" s="3">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C75" t="s" s="3">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="D75" t="s" s="8">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="E75" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H75" s="3"/>
       <c r="I75" t="s" s="3">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="J75" t="s" s="3">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="K75" t="s" s="6">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="L75" t="s" s="3">
-        <v>165</v>
+        <v>317</v>
       </c>
       <c r="M75" t="s" s="6">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="N75" t="s" s="6">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="O75" t="s" s="6">
-        <v>612</v>
+        <v>220</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n" s="4">
         <v>75.0</v>
       </c>
       <c r="B76" t="s" s="3">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C76" t="s" s="3">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D76" t="s" s="8">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E76" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H76" s="3"/>
       <c r="I76" t="s" s="3">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="J76" t="s" s="3">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="K76" t="s" s="6">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="L76" t="s" s="3">
-        <v>398</v>
+        <v>175</v>
       </c>
       <c r="M76" t="s" s="6">
-        <v>618</v>
-[...1 lines deleted...]
-      <c r="N76" s="6"/>
+        <v>619</v>
+      </c>
+      <c r="N76" t="s" s="6">
+        <v>620</v>
+      </c>
       <c r="O76" t="s" s="6">
-        <v>272</v>
+        <v>621</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n" s="4">
         <v>76.0</v>
       </c>
       <c r="B77" t="s" s="3">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C77" t="s" s="3">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="D77" t="s" s="8">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E77" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H77" s="3"/>
       <c r="I77" t="s" s="3">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="J77" t="s" s="3">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="K77" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L77" t="s" s="3">
-        <v>624</v>
+        <v>407</v>
       </c>
       <c r="M77" t="s" s="6">
-        <v>625</v>
-[...3 lines deleted...]
-      </c>
+        <v>627</v>
+      </c>
+      <c r="N77" s="6"/>
       <c r="O77" t="s" s="6">
-        <v>237</v>
+        <v>281</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n" s="4">
         <v>77.0</v>
       </c>
       <c r="B78" t="s" s="3">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C78" t="s" s="3">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D78" t="s" s="8">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E78" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H78" s="3"/>
       <c r="I78" t="s" s="3">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="J78" t="s" s="3">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="K78" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L78" t="s" s="3">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="M78" t="s" s="6">
-        <v>633</v>
-[...1 lines deleted...]
-      <c r="N78" s="6"/>
+        <v>634</v>
+      </c>
+      <c r="N78" t="s" s="6">
+        <v>635</v>
+      </c>
       <c r="O78" t="s" s="6">
-        <v>25</v>
+        <v>247</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n" s="4">
         <v>78.0</v>
       </c>
       <c r="B79" t="s" s="3">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="C79" t="s" s="3">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="D79" t="s" s="8">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E79" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H79" s="3"/>
       <c r="I79" t="s" s="3">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="J79" t="s" s="3">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="K79" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L79" t="s" s="3">
-        <v>89</v>
+        <v>641</v>
       </c>
       <c r="M79" t="s" s="6">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="N79" s="6"/>
       <c r="O79" t="s" s="6">
-        <v>640</v>
+        <v>25</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n" s="4">
         <v>79.0</v>
       </c>
       <c r="B80" t="s" s="3">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C80" t="s" s="3">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="D80" t="s" s="8">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E80" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H80" s="3"/>
       <c r="I80" t="s" s="3">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="J80" t="s" s="3">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="K80" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L80" t="s" s="3">
-        <v>208</v>
+        <v>89</v>
       </c>
       <c r="M80" t="s" s="6">
-        <v>646</v>
-[...3 lines deleted...]
-      </c>
+        <v>648</v>
+      </c>
+      <c r="N80" s="6"/>
       <c r="O80" t="s" s="6">
-        <v>175</v>
+        <v>649</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n" s="4">
         <v>80.0</v>
       </c>
       <c r="B81" t="s" s="3">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C81" t="s" s="3">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="D81" t="s" s="8">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="E81" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H81" s="3"/>
       <c r="I81" t="s" s="3">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="J81" t="s" s="3">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="K81" t="s" s="6">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="L81" t="s" s="3">
-        <v>653</v>
+        <v>218</v>
       </c>
       <c r="M81" t="s" s="6">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="N81" t="s" s="6">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="O81" t="s" s="6">
-        <v>35</v>
+        <v>185</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n" s="4">
         <v>81.0</v>
       </c>
       <c r="B82" t="s" s="3">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C82" t="s" s="3">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D82" t="s" s="8">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E82" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" t="s" s="6">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H82" s="3"/>
       <c r="I82" t="s" s="3">
         <v>660</v>
       </c>
       <c r="J82" t="s" s="3">
         <v>661</v>
       </c>
       <c r="K82" t="s" s="6">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="L82" t="s" s="3">
-        <v>133</v>
+        <v>662</v>
       </c>
       <c r="M82" t="s" s="6">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="N82" t="s" s="6">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="O82" t="s" s="6">
-        <v>263</v>
+        <v>35</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n" s="4">
         <v>82.0</v>
       </c>
       <c r="B83" t="s" s="3">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C83" t="s" s="3">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="D83" t="s" s="8">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E83" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H83" t="s" s="3">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="I83" t="s" s="3">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="J83" t="s" s="3">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="K83" t="s" s="6">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="L83" t="s" s="3">
-        <v>669</v>
+        <v>133</v>
       </c>
       <c r="M83" t="s" s="6">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="N83" t="s" s="6">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="O83" t="s" s="6">
-        <v>53</v>
+        <v>162</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n" s="4">
         <v>83.0</v>
       </c>
       <c r="B84" t="s" s="3">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C84" t="s" s="3">
         <v>673</v>
       </c>
       <c r="D84" t="s" s="8">
         <v>674</v>
       </c>
       <c r="E84" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" t="s" s="6">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H84" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="H84" t="s" s="3">
+        <v>675</v>
+      </c>
       <c r="I84" t="s" s="3">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="J84" t="s" s="3">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="K84" t="s" s="6">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="L84" t="s" s="3">
-        <v>89</v>
+        <v>678</v>
       </c>
       <c r="M84" t="s" s="6">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="N84" t="s" s="6">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="O84" t="s" s="6">
-        <v>467</v>
+        <v>53</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n" s="4">
         <v>84.0</v>
       </c>
       <c r="B85" t="s" s="3">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="C85" t="s" s="3">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D85" t="s" s="8">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="E85" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" t="s" s="6">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H85" s="3"/>
       <c r="I85" t="s" s="3">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="J85" t="s" s="3">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="K85" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L85" t="s" s="3">
-        <v>124</v>
+        <v>89</v>
       </c>
       <c r="M85" t="s" s="6">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="N85" t="s" s="6">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="O85" t="s" s="6">
-        <v>82</v>
+        <v>476</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n" s="4">
         <v>85.0</v>
       </c>
       <c r="B86" t="s" s="3">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C86" t="s" s="3">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="D86" t="s" s="8">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="E86" t="s" s="6">
         <v>17</v>
       </c>
-      <c r="F86" t="s" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="F86" s="6"/>
       <c r="G86" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H86" t="s" s="3">
-        <v>659</v>
+        <v>691</v>
       </c>
       <c r="I86" t="s" s="3">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="J86" t="s" s="3">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="K86" t="s" s="6">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="L86" t="s" s="3">
-        <v>692</v>
+        <v>124</v>
       </c>
       <c r="M86" t="s" s="6">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="N86" t="s" s="6">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="O86" t="s" s="6">
-        <v>118</v>
+        <v>82</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n" s="4">
         <v>86.0</v>
       </c>
       <c r="B87" t="s" s="3">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C87" t="s" s="3">
         <v>696</v>
       </c>
       <c r="D87" t="s" s="8">
         <v>697</v>
       </c>
       <c r="E87" t="s" s="6">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="F87" s="6"/>
+        <v>17</v>
+      </c>
+      <c r="F87" t="s" s="6">
+        <v>698</v>
+      </c>
       <c r="G87" t="s" s="6">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H87" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="H87" t="s" s="3">
+        <v>668</v>
+      </c>
       <c r="I87" t="s" s="3">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="J87" t="s" s="3">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="K87" t="s" s="6">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="L87" t="s" s="3">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="M87" t="s" s="6">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="N87" t="s" s="6">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="O87" t="s" s="6">
-        <v>411</v>
+        <v>118</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n" s="4">
         <v>87.0</v>
       </c>
       <c r="B88" t="s" s="3">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C88" t="s" s="3">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D88" t="s" s="8">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="E88" t="s" s="6">
-        <v>17</v>
+        <v>306</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H88" s="3"/>
       <c r="I88" t="s" s="3">
-        <v>706</v>
-[...1 lines deleted...]
-      <c r="J88" s="3"/>
+        <v>707</v>
+      </c>
+      <c r="J88" t="s" s="3">
+        <v>708</v>
+      </c>
       <c r="K88" t="s" s="6">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="L88" t="s" s="3">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="M88" t="s" s="6">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="N88" t="s" s="6">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="O88" t="s" s="6">
-        <v>237</v>
+        <v>420</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n" s="4">
         <v>88.0</v>
       </c>
       <c r="B89" t="s" s="3">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="C89" t="s" s="3">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="D89" t="s" s="8">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E89" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H89" s="3"/>
       <c r="I89" t="s" s="3">
-        <v>713</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="J89" s="3"/>
       <c r="K89" t="s" s="6">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="L89" t="s" s="3">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="M89" t="s" s="6">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="N89" t="s" s="6">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="O89" t="s" s="6">
-        <v>718</v>
+        <v>247</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n" s="4">
         <v>89.0</v>
       </c>
       <c r="B90" t="s" s="3">
         <v>719</v>
       </c>
       <c r="C90" t="s" s="3">
         <v>720</v>
       </c>
       <c r="D90" t="s" s="8">
         <v>721</v>
       </c>
       <c r="E90" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H90" s="3"/>
       <c r="I90" t="s" s="3">
         <v>722</v>
       </c>
       <c r="J90" t="s" s="3">
         <v>723</v>
       </c>
       <c r="K90" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L90" t="s" s="3">
-        <v>99</v>
+        <v>724</v>
       </c>
       <c r="M90" t="s" s="6">
-        <v>724</v>
-[...1 lines deleted...]
-      <c r="N90" s="6"/>
+        <v>725</v>
+      </c>
+      <c r="N90" t="s" s="6">
+        <v>726</v>
+      </c>
       <c r="O90" t="s" s="6">
-        <v>552</v>
+        <v>727</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n" s="4">
         <v>90.0</v>
       </c>
       <c r="B91" t="s" s="3">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C91" t="s" s="3">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="D91" t="s" s="8">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="E91" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H91" s="3"/>
       <c r="I91" t="s" s="3">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="J91" t="s" s="3">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="K91" t="s" s="6">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="L91" t="s" s="3">
-        <v>707</v>
+        <v>99</v>
       </c>
       <c r="M91" t="s" s="6">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="N91" s="6"/>
       <c r="O91" t="s" s="6">
-        <v>237</v>
+        <v>561</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n" s="4">
         <v>91.0</v>
       </c>
       <c r="B92" t="s" s="3">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="C92" t="s" s="3">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="D92" t="s" s="8">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="E92" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" t="s" s="6">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H92" s="3"/>
       <c r="I92" t="s" s="3">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="J92" t="s" s="3">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="K92" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L92" t="s" s="3">
-        <v>165</v>
+        <v>716</v>
       </c>
       <c r="M92" t="s" s="6">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="N92" t="s" s="6">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="O92" t="s" s="6">
-        <v>53</v>
+        <v>247</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n" s="4">
         <v>92.0</v>
       </c>
       <c r="B93" t="s" s="3">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C93" t="s" s="3">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D93" t="s" s="8">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="E93" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F93" s="6"/>
       <c r="G93" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H93" t="s" s="3">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="I93" t="s" s="3">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="J93" t="s" s="3">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="K93" t="s" s="6">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="L93" t="s" s="3">
-        <v>746</v>
+        <v>175</v>
       </c>
       <c r="M93" t="s" s="6">
         <v>747</v>
       </c>
-      <c r="N93" s="6"/>
+      <c r="N93" t="s" s="6">
+        <v>748</v>
+      </c>
       <c r="O93" t="s" s="6">
-        <v>748</v>
+        <v>53</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n" s="4">
         <v>93.0</v>
       </c>
       <c r="B94" t="s" s="3">
         <v>749</v>
       </c>
       <c r="C94" t="s" s="3">
         <v>750</v>
       </c>
       <c r="D94" t="s" s="8">
         <v>751</v>
       </c>
       <c r="E94" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" t="s" s="6">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H94" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="H94" t="s" s="3">
+        <v>752</v>
+      </c>
       <c r="I94" t="s" s="3">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="J94" t="s" s="3">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="K94" t="s" s="6">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="L94" t="s" s="3">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="M94" t="s" s="6">
-        <v>755</v>
-[...3 lines deleted...]
-      </c>
+        <v>756</v>
+      </c>
+      <c r="N94" s="6"/>
       <c r="O94" t="s" s="6">
-        <v>70</v>
+        <v>757</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n" s="4">
         <v>94.0</v>
       </c>
       <c r="B95" t="s" s="3">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="C95" t="s" s="3">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="D95" t="s" s="8">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="E95" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F95" s="6"/>
       <c r="G95" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H95" s="3"/>
       <c r="I95" t="s" s="3">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="J95" t="s" s="3">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="K95" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L95" t="s" s="3">
-        <v>173</v>
+        <v>763</v>
       </c>
       <c r="M95" t="s" s="6">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="N95" t="s" s="6">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="O95" t="s" s="6">
-        <v>25</v>
+        <v>70</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n" s="4">
         <v>95.0</v>
       </c>
       <c r="B96" t="s" s="3">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="C96" t="s" s="3">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="D96" t="s" s="8">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="E96" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H96" s="3"/>
       <c r="I96" t="s" s="3">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="J96" t="s" s="3">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="K96" t="s" s="6">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="L96" t="s" s="3">
-        <v>124</v>
+        <v>183</v>
       </c>
       <c r="M96" t="s" s="6">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="N96" t="s" s="6">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="O96" t="s" s="6">
-        <v>552</v>
+        <v>25</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n" s="4">
         <v>96.0</v>
       </c>
       <c r="B97" t="s" s="3">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="C97" t="s" s="3">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="D97" t="s" s="8">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="E97" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F97" s="6"/>
       <c r="G97" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H97" s="3"/>
       <c r="I97" t="s" s="3">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="J97" t="s" s="3">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="K97" t="s" s="6">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="L97" t="s" s="3">
-        <v>774</v>
+        <v>124</v>
       </c>
       <c r="M97" t="s" s="6">
-        <v>775</v>
-[...1 lines deleted...]
-      <c r="N97" s="6"/>
+        <v>776</v>
+      </c>
+      <c r="N97" t="s" s="6">
+        <v>777</v>
+      </c>
       <c r="O97" t="s" s="6">
-        <v>35</v>
+        <v>561</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n" s="4">
         <v>97.0</v>
       </c>
       <c r="B98" t="s" s="3">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="C98" t="s" s="3">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="D98" t="s" s="8">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="E98" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F98" s="6"/>
       <c r="G98" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H98" s="3"/>
       <c r="I98" t="s" s="3">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="J98" t="s" s="3">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="K98" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L98" t="s" s="3">
-        <v>324</v>
+        <v>783</v>
       </c>
       <c r="M98" t="s" s="6">
-        <v>781</v>
-[...3 lines deleted...]
-      </c>
+        <v>784</v>
+      </c>
+      <c r="N98" s="6"/>
       <c r="O98" t="s" s="6">
         <v>35</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n" s="4">
         <v>98.0</v>
       </c>
       <c r="B99" t="s" s="3">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C99" t="s" s="3">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="D99" t="s" s="8">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="E99" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H99" s="3"/>
       <c r="I99" t="s" s="3">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="J99" t="s" s="3">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="K99" t="s" s="6">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="L99" t="s" s="3">
-        <v>574</v>
+        <v>333</v>
       </c>
       <c r="M99" t="s" s="6">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="N99" t="s" s="6">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="O99" t="s" s="6">
-        <v>327</v>
+        <v>35</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n" s="4">
         <v>99.0</v>
       </c>
       <c r="B100" t="s" s="3">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="C100" t="s" s="3">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="D100" t="s" s="8">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="E100" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H100" s="3"/>
       <c r="I100" t="s" s="3">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="J100" t="s" s="3">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="K100" t="s" s="6">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="L100" t="s" s="3">
-        <v>795</v>
+        <v>583</v>
       </c>
       <c r="M100" t="s" s="6">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="N100" t="s" s="6">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="O100" t="s" s="6">
-        <v>560</v>
+        <v>336</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n" s="4">
         <v>100.0</v>
       </c>
       <c r="B101" t="s" s="3">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="C101" t="s" s="3">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="D101" t="s" s="8">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="E101" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H101" s="3"/>
       <c r="I101" t="s" s="3">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="J101" t="s" s="3">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="K101" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L101" t="s" s="3">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="M101" t="s" s="6">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="N101" t="s" s="6">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="O101" t="s" s="6">
-        <v>311</v>
+        <v>569</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n" s="4">
         <v>101.0</v>
       </c>
       <c r="B102" t="s" s="3">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C102" t="s" s="3">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D102" t="s" s="8">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E102" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H102" s="3"/>
       <c r="I102" t="s" s="3">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="J102" t="s" s="3">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="K102" t="s" s="6">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="L102" t="s" s="3">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="M102" t="s" s="6">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="N102" t="s" s="6">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="O102" t="s" s="6">
-        <v>318</v>
+        <v>320</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n" s="4">
         <v>102.0</v>
       </c>
       <c r="B103" t="s" s="3">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="C103" t="s" s="3">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="D103" t="s" s="8">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E103" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" t="s" s="6">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H103" s="3"/>
       <c r="I103" t="s" s="3">
+        <v>818</v>
+      </c>
+      <c r="J103" t="s" s="3">
         <v>816</v>
       </c>
-      <c r="J103" s="3"/>
       <c r="K103" t="s" s="6">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L103" s="3"/>
+        <v>78</v>
+      </c>
+      <c r="L103" t="s" s="3">
+        <v>819</v>
+      </c>
       <c r="M103" t="s" s="6">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="N103" s="6"/>
+        <v>820</v>
+      </c>
+      <c r="N103" t="s" s="6">
+        <v>821</v>
+      </c>
       <c r="O103" t="s" s="6">
-        <v>818</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n" s="4">
         <v>103.0</v>
       </c>
       <c r="B104" t="s" s="3">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="C104" t="s" s="3">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="D104" t="s" s="8">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="E104" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F104" s="6"/>
       <c r="G104" t="s" s="6">
-        <v>18</v>
+        <v>215</v>
       </c>
       <c r="H104" s="3"/>
       <c r="I104" t="s" s="3">
-        <v>822</v>
-[...3 lines deleted...]
-      </c>
+        <v>825</v>
+      </c>
+      <c r="J104" s="3"/>
       <c r="K104" t="s" s="6">
         <v>41</v>
       </c>
-      <c r="L104" t="s" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="L104" s="3"/>
       <c r="M104" t="s" s="6">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="N104" s="6"/>
       <c r="O104" t="s" s="6">
-        <v>467</v>
+        <v>827</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n" s="4">
         <v>104.0</v>
       </c>
       <c r="B105" t="s" s="3">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C105" t="s" s="3">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="D105" t="s" s="8">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="E105" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F105" s="6"/>
       <c r="G105" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H105" s="3"/>
       <c r="I105" t="s" s="3">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="J105" t="s" s="3">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="K105" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L105" t="s" s="3">
-        <v>208</v>
+        <v>833</v>
       </c>
       <c r="M105" t="s" s="6">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="N105" s="6"/>
       <c r="O105" t="s" s="6">
-        <v>832</v>
+        <v>476</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n" s="4">
         <v>105.0</v>
       </c>
       <c r="B106" t="s" s="3">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="C106" t="s" s="3">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="D106" t="s" s="8">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="E106" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F106" s="6"/>
       <c r="G106" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H106" s="3"/>
       <c r="I106" t="s" s="3">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="J106" t="s" s="3">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="K106" t="s" s="6">
         <v>41</v>
       </c>
       <c r="L106" t="s" s="3">
-        <v>838</v>
+        <v>218</v>
       </c>
       <c r="M106" t="s" s="6">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="N106" s="6"/>
       <c r="O106" t="s" s="6">
-        <v>25</v>
+        <v>841</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n" s="4">
         <v>106.0</v>
       </c>
       <c r="B107" t="s" s="3">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="C107" t="s" s="3">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="D107" t="s" s="8">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="E107" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" t="s" s="6">
         <v>18</v>
       </c>
       <c r="H107" s="3"/>
       <c r="I107" t="s" s="3">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="J107" t="s" s="3">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="K107" t="s" s="6">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="L107" t="s" s="3">
-        <v>308</v>
+        <v>847</v>
       </c>
       <c r="M107" t="s" s="6">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="N107" s="6"/>
       <c r="O107" t="s" s="6">
         <v>25</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n" s="4">
         <v>107.0</v>
       </c>
       <c r="B108" t="s" s="3">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="C108" t="s" s="3">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="D108" t="s" s="8">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E108" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F108" s="6"/>
       <c r="G108" t="s" s="6">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H108" s="3"/>
       <c r="I108" t="s" s="3">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="J108" t="s" s="3">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="K108" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L108" t="s" s="3">
-        <v>774</v>
+        <v>317</v>
       </c>
       <c r="M108" t="s" s="6">
-        <v>851</v>
-[...3 lines deleted...]
-      </c>
+        <v>854</v>
+      </c>
+      <c r="N108" s="6"/>
       <c r="O108" t="s" s="6">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n" s="4">
         <v>108.0</v>
       </c>
       <c r="B109" t="s" s="3">
-        <v>853</v>
-[...1 lines deleted...]
-      <c r="C109" s="3"/>
+        <v>855</v>
+      </c>
+      <c r="C109" t="s" s="3">
+        <v>855</v>
+      </c>
       <c r="D109" t="s" s="8">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="E109" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F109" s="6"/>
       <c r="G109" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H109" t="s" s="3">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="I109" t="s" s="3">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="J109" t="s" s="3">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="K109" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L109" t="s" s="3">
-        <v>858</v>
+        <v>783</v>
       </c>
       <c r="M109" t="s" s="6">
-        <v>859</v>
-[...1 lines deleted...]
-      <c r="N109" s="6"/>
+        <v>860</v>
+      </c>
+      <c r="N109" t="s" s="6">
+        <v>861</v>
+      </c>
       <c r="O109" t="s" s="6">
-        <v>302</v>
+        <v>45</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n" s="4">
         <v>109.0</v>
       </c>
       <c r="B110" t="s" s="3">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="C110" s="3"/>
       <c r="D110" t="s" s="8">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E110" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F110" s="6"/>
       <c r="G110" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H110" t="s" s="3">
-        <v>735</v>
+        <v>864</v>
       </c>
       <c r="I110" t="s" s="3">
-        <v>736</v>
+        <v>865</v>
       </c>
       <c r="J110" t="s" s="3">
-        <v>737</v>
+        <v>866</v>
       </c>
       <c r="K110" t="s" s="6">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="L110" t="s" s="3">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="M110" t="s" s="6">
-        <v>863</v>
-[...3 lines deleted...]
-      </c>
+        <v>868</v>
+      </c>
+      <c r="N110" s="6"/>
       <c r="O110" t="s" s="6">
-        <v>865</v>
+        <v>311</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n" s="4">
         <v>110.0</v>
       </c>
       <c r="B111" t="s" s="3">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="C111" s="3"/>
       <c r="D111" t="s" s="8">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="E111" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F111" s="6"/>
       <c r="G111" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H111" t="s" s="3">
-        <v>868</v>
+        <v>744</v>
       </c>
       <c r="I111" t="s" s="3">
-        <v>869</v>
+        <v>745</v>
       </c>
       <c r="J111" t="s" s="3">
-        <v>870</v>
+        <v>746</v>
       </c>
       <c r="K111" t="s" s="6">
         <v>78</v>
       </c>
       <c r="L111" t="s" s="3">
-        <v>133</v>
+        <v>871</v>
       </c>
       <c r="M111" t="s" s="6">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="N111" t="s" s="6">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="O111" t="s" s="6">
-        <v>411</v>
+        <v>874</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n" s="4">
         <v>111.0</v>
       </c>
       <c r="B112" t="s" s="3">
-        <v>873</v>
-[...3 lines deleted...]
-      </c>
+        <v>875</v>
+      </c>
+      <c r="C112" s="3"/>
       <c r="D112" t="s" s="8">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="E112" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F112" s="6"/>
       <c r="G112" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H112" t="s" s="3">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="I112" t="s" s="3">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="J112" t="s" s="3">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="K112" t="s" s="6">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="L112" t="s" s="3">
-        <v>291</v>
+        <v>133</v>
       </c>
       <c r="M112" t="s" s="6">
-        <v>879</v>
-[...1 lines deleted...]
-      <c r="N112" s="6"/>
+        <v>880</v>
+      </c>
+      <c r="N112" t="s" s="6">
+        <v>881</v>
+      </c>
       <c r="O112" t="s" s="6">
-        <v>175</v>
+        <v>420</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n" s="4">
         <v>112.0</v>
       </c>
       <c r="B113" t="s" s="3">
-        <v>880</v>
-[...1 lines deleted...]
-      <c r="C113" s="3"/>
+        <v>882</v>
+      </c>
+      <c r="C113" t="s" s="3">
+        <v>883</v>
+      </c>
       <c r="D113" t="s" s="8">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="E113" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F113" s="6"/>
       <c r="G113" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H113" t="s" s="3">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="I113" t="s" s="3">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="J113" t="s" s="3">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="K113" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L113" t="s" s="3">
-        <v>208</v>
+        <v>300</v>
       </c>
       <c r="M113" t="s" s="6">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="N113" s="6"/>
       <c r="O113" t="s" s="6">
-        <v>483</v>
+        <v>185</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n" s="4">
         <v>113.0</v>
       </c>
       <c r="B114" t="s" s="3">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="C114" s="3"/>
       <c r="D114" t="s" s="8">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E114" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F114" s="6"/>
       <c r="G114" t="s" s="6">
         <v>74</v>
       </c>
       <c r="H114" t="s" s="3">
-        <v>848</v>
+        <v>885</v>
       </c>
       <c r="I114" t="s" s="3">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="J114" t="s" s="3">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="K114" t="s" s="6">
         <v>21</v>
       </c>
       <c r="L114" t="s" s="3">
-        <v>133</v>
+        <v>218</v>
       </c>
       <c r="M114" t="s" s="6">
-        <v>889</v>
-[...3 lines deleted...]
-      </c>
+        <v>893</v>
+      </c>
+      <c r="N114" s="6"/>
       <c r="O114" t="s" s="6">
-        <v>53</v>
+        <v>492</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n" s="4">
         <v>114.0</v>
       </c>
       <c r="B115" t="s" s="3">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="C115" s="3"/>
       <c r="D115" t="s" s="8">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="E115" t="s" s="6">
         <v>17</v>
       </c>
       <c r="F115" s="6"/>
       <c r="G115" t="s" s="6">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H115" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="H115" t="s" s="3">
+        <v>857</v>
+      </c>
       <c r="I115" t="s" s="3">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="J115" t="s" s="3">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="K115" t="s" s="6">
+        <v>21</v>
+      </c>
+      <c r="L115" t="s" s="3">
+        <v>133</v>
+      </c>
+      <c r="M115" t="s" s="6">
+        <v>898</v>
+      </c>
+      <c r="N115" t="s" s="6">
+        <v>899</v>
+      </c>
+      <c r="O115" t="s" s="6">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="n" s="4">
+        <v>115.0</v>
+      </c>
+      <c r="B116" t="s" s="3">
+        <v>900</v>
+      </c>
+      <c r="C116" s="3"/>
+      <c r="D116" t="s" s="8">
+        <v>901</v>
+      </c>
+      <c r="E116" t="s" s="6">
+        <v>17</v>
+      </c>
+      <c r="F116" s="6"/>
+      <c r="G116" t="s" s="6">
+        <v>18</v>
+      </c>
+      <c r="H116" s="3"/>
+      <c r="I116" t="s" s="3">
+        <v>902</v>
+      </c>
+      <c r="J116" t="s" s="3">
+        <v>903</v>
+      </c>
+      <c r="K116" t="s" s="6">
         <v>41</v>
       </c>
-      <c r="L115" t="s" s="3">
-[...9 lines deleted...]
-        <v>452</v>
+      <c r="L116" t="s" s="3">
+        <v>904</v>
+      </c>
+      <c r="M116" t="s" s="6">
+        <v>905</v>
+      </c>
+      <c r="N116" t="s" s="6">
+        <v>906</v>
+      </c>
+      <c r="O116" t="s" s="6">
+        <v>461</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>
     <hyperlink ref="D19" r:id="rId18"/>
     <hyperlink ref="D20" r:id="rId19"/>
     <hyperlink ref="D21" r:id="rId20"/>
     <hyperlink ref="D22" r:id="rId21"/>
@@ -7978,42 +8051,43 @@
     <hyperlink ref="D91" r:id="rId90"/>
     <hyperlink ref="D92" r:id="rId91"/>
     <hyperlink ref="D93" r:id="rId92"/>
     <hyperlink ref="D94" r:id="rId93"/>
     <hyperlink ref="D95" r:id="rId94"/>
     <hyperlink ref="D96" r:id="rId95"/>
     <hyperlink ref="D97" r:id="rId96"/>
     <hyperlink ref="D98" r:id="rId97"/>
     <hyperlink ref="D99" r:id="rId98"/>
     <hyperlink ref="D100" r:id="rId99"/>
     <hyperlink ref="D101" r:id="rId100"/>
     <hyperlink ref="D102" r:id="rId101"/>
     <hyperlink ref="D103" r:id="rId102"/>
     <hyperlink ref="D104" r:id="rId103"/>
     <hyperlink ref="D105" r:id="rId104"/>
     <hyperlink ref="D106" r:id="rId105"/>
     <hyperlink ref="D107" r:id="rId106"/>
     <hyperlink ref="D108" r:id="rId107"/>
     <hyperlink ref="D109" r:id="rId108"/>
     <hyperlink ref="D110" r:id="rId109"/>
     <hyperlink ref="D111" r:id="rId110"/>
     <hyperlink ref="D112" r:id="rId111"/>
     <hyperlink ref="D113" r:id="rId112"/>
     <hyperlink ref="D114" r:id="rId113"/>
     <hyperlink ref="D115" r:id="rId114"/>
+    <hyperlink ref="D116" r:id="rId115"/>
   </hyperlinks>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>