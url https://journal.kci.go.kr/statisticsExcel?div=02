--- v0 (2026-05-26)
+++ v1 (2026-07-28)
@@ -244,48 +244,48 @@
       <c r="F2" t="n" s="3">
         <v>3631.0</v>
       </c>
       <c r="G2" t="n" s="3">
         <v>3727.0</v>
       </c>
       <c r="H2" t="n" s="3">
         <v>3751.0</v>
       </c>
       <c r="I2" t="n" s="3">
         <v>2535.0</v>
       </c>
       <c r="J2" t="n" s="3">
         <v>2412.0</v>
       </c>
       <c r="K2" t="n" s="3">
         <v>2510.0</v>
       </c>
       <c r="L2" t="n" s="3">
         <v>2636.0</v>
       </c>
       <c r="M2" t="n" s="3">
         <v>2739.0</v>
       </c>
       <c r="N2" t="n" s="3">
-        <v>825.0</v>
+        <v>1381.0</v>
       </c>
       <c r="O2" t="n" s="3">
-        <v>67816.0</v>
+        <v>68372.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>