--- v1 (2026-07-28)
+++ v2 (2026-09-16)
@@ -220,72 +220,72 @@
       </c>
       <c r="N1" t="s" s="1">
         <v>13</v>
       </c>
       <c r="O1" t="s" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n" s="3">
         <v>28992.0</v>
       </c>
       <c r="B2" t="n" s="3">
         <v>3481.0</v>
       </c>
       <c r="C2" t="n" s="3">
         <v>3639.0</v>
       </c>
       <c r="D2" t="n" s="3">
         <v>3524.0</v>
       </c>
       <c r="E2" t="n" s="3">
         <v>3414.0</v>
       </c>
       <c r="F2" t="n" s="3">
-        <v>3631.0</v>
+        <v>3639.0</v>
       </c>
       <c r="G2" t="n" s="3">
-        <v>3727.0</v>
+        <v>3736.0</v>
       </c>
       <c r="H2" t="n" s="3">
-        <v>3751.0</v>
+        <v>3769.0</v>
       </c>
       <c r="I2" t="n" s="3">
-        <v>2535.0</v>
+        <v>2554.0</v>
       </c>
       <c r="J2" t="n" s="3">
-        <v>2412.0</v>
+        <v>2433.0</v>
       </c>
       <c r="K2" t="n" s="3">
-        <v>2510.0</v>
+        <v>2530.0</v>
       </c>
       <c r="L2" t="n" s="3">
-        <v>2636.0</v>
+        <v>2643.0</v>
       </c>
       <c r="M2" t="n" s="3">
-        <v>2739.0</v>
+        <v>2747.0</v>
       </c>
       <c r="N2" t="n" s="3">
-        <v>1381.0</v>
+        <v>1827.0</v>
       </c>
       <c r="O2" t="n" s="3">
-        <v>68372.0</v>
+        <v>68928.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>