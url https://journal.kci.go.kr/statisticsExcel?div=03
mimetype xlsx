--- v0 (2026-06-16)
+++ v1 (2026-08-20)
@@ -225,122 +225,122 @@
       </c>
       <c r="I2" t="s" s="1">
         <v>12</v>
       </c>
       <c r="J2" t="s" s="1">
         <v>13</v>
       </c>
       <c r="K2" t="s" s="1">
         <v>4</v>
       </c>
       <c r="L2" t="s" s="1">
         <v>5</v>
       </c>
       <c r="M2" t="s" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="1">
         <v>14</v>
       </c>
       <c r="B3" t="n" s="3">
         <v>38.0</v>
       </c>
       <c r="C3" t="n" s="3">
-        <v>36.0</v>
+        <v>37.0</v>
       </c>
       <c r="D3" t="n" s="3">
         <v>6.0</v>
       </c>
       <c r="E3" t="n" s="3">
         <v>12.0</v>
       </c>
       <c r="F3" t="n" s="3">
-        <v>92.0</v>
+        <v>93.0</v>
       </c>
       <c r="G3" t="n" s="3">
         <v>2.0</v>
       </c>
       <c r="H3" t="n" s="3">
         <v>7.0</v>
       </c>
       <c r="I3" t="n" s="3">
         <v>13.0</v>
       </c>
       <c r="J3" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="K3" t="n" s="3">
         <v>22.0</v>
       </c>
       <c r="L3" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="M3" t="n" s="3">
-        <v>114.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="B4" t="n" s="3">
-        <v>20987.0</v>
+        <v>21122.0</v>
       </c>
       <c r="C4" t="n" s="3">
-        <v>15812.0</v>
+        <v>16015.0</v>
       </c>
       <c r="D4" t="n" s="3">
-        <v>3305.0</v>
+        <v>3336.0</v>
       </c>
       <c r="E4" t="n" s="3">
-        <v>8143.0</v>
+        <v>8239.0</v>
       </c>
       <c r="F4" t="n" s="3">
-        <v>48247.0</v>
+        <v>48712.0</v>
       </c>
       <c r="G4" t="n" s="3">
         <v>1667.0</v>
       </c>
       <c r="H4" t="n" s="3">
-        <v>10313.0</v>
+        <v>10423.0</v>
       </c>
       <c r="I4" t="n" s="3">
-        <v>7810.0</v>
+        <v>7850.0</v>
       </c>
       <c r="J4" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="K4" t="n" s="3">
-        <v>19790.0</v>
+        <v>19940.0</v>
       </c>
       <c r="L4" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="M4" t="n" s="3">
-        <v>68037.0</v>
+        <v>68652.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="G1:K1"/>
     <mergeCell ref="L1:L2"/>
     <mergeCell ref="M1:M2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>