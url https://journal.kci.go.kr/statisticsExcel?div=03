--- v1 (2026-08-20)
+++ v2 (2026-10-07)
@@ -263,84 +263,84 @@
       </c>
       <c r="H3" t="n" s="3">
         <v>7.0</v>
       </c>
       <c r="I3" t="n" s="3">
         <v>13.0</v>
       </c>
       <c r="J3" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="K3" t="n" s="3">
         <v>22.0</v>
       </c>
       <c r="L3" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="M3" t="n" s="3">
         <v>115.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="B4" t="n" s="3">
-        <v>21122.0</v>
+        <v>21293.0</v>
       </c>
       <c r="C4" t="n" s="3">
-        <v>16015.0</v>
+        <v>16073.0</v>
       </c>
       <c r="D4" t="n" s="3">
-        <v>3336.0</v>
+        <v>3356.0</v>
       </c>
       <c r="E4" t="n" s="3">
-        <v>8239.0</v>
+        <v>8310.0</v>
       </c>
       <c r="F4" t="n" s="3">
-        <v>48712.0</v>
+        <v>49032.0</v>
       </c>
       <c r="G4" t="n" s="3">
-        <v>1667.0</v>
+        <v>1686.0</v>
       </c>
       <c r="H4" t="n" s="3">
-        <v>10423.0</v>
+        <v>10533.0</v>
       </c>
       <c r="I4" t="n" s="3">
-        <v>7850.0</v>
+        <v>7896.0</v>
       </c>
       <c r="J4" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="K4" t="n" s="3">
-        <v>19940.0</v>
+        <v>20115.0</v>
       </c>
       <c r="L4" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="M4" t="n" s="3">
-        <v>68652.0</v>
+        <v>69147.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="G1:K1"/>
     <mergeCell ref="L1:L2"/>
     <mergeCell ref="M1:M2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>